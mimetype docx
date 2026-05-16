--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -100,883 +100,883 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Azimuthal Prepolarization in GNLTL for High-Power RF Generation</w:t>
+                <w:t xml:space="preserve">Guest Editorial Special Issue for Selected Papers From EAPPC-BEAMS-EML 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+                <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+                <w:t xml:space="preserve">Yasushi Minamitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tao Xun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 53 (10), pp.10.1109/TPS.2025.3570808. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3570808⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 53 (10), pp.2519-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3614273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108354v1</w:t>
+                <w:t xml:space="preserve">hal-05319209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary ion mass spectrometry as a tool to analyze semiconductor opening switch diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Sustainable EMP Simulators: A Proof of Concept for an Environmentally Friendly MV Marx Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Loire</w:t>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jomard</w:t>
+                <w:t xml:space="preserve">Sylvain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Gusev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0004605⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (10), pp.2598-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3592694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108377v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Issue for Selected Papers From EAPPC-BEAMS-EML 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary ion mass spectrometry as a tool to analyze semiconductor opening switch diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Huiskamp</w:t>
+                <w:t xml:space="preserve">Estelle Loire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasushi Minamitani</w:t>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (10), pp.2519-2520. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.042205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3614273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319209v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Sustainable EMP Simulators: A Proof of Concept for an Environmentally Friendly MV Marx Generator</w:t>
+                <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+                <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Lassalle</w:t>
+                <w:t xml:space="preserve">Anna Unterholzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delmas</w:t>
+                <w:t xml:space="preserve">Aurélien Parsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+                <w:t xml:space="preserve">Amandine Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (10), pp.2598-2605. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 407, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3592694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2025.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319172v1</w:t>
+                <w:t xml:space="preserve">hal-05222603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the extraction of C-phycocyanin and water-soluble metabolites from Arthrospira platensis using pulsed electric field technology</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Simulation Study of a Semiconductor Opening Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Unterholzner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Adrien</w:t>
+                <w:t xml:space="preserve">Susan Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2025.08.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (7), pp.1583-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3573764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222603v1</w:t>
+                <w:t xml:space="preserve">hal-05104736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Simulation Study of a Semiconductor Opening Switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Azimuthal Prepolarization in GNLTL for High-Power RF Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Parker</w:t>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 53 (7), pp.1583-1591. </w:t>
+              <w:t xml:space="preserve">, 2025, 53 (10), pp.10.1109/TPS.2025.3570808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3573764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2025.3570808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104736v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 500 kV Nanosecond Pulse Generator Based on an Off-the-Shelf Solid-State Opening Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,503 +1021,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high‐power electromagnetic source for disabling improvised explosive devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les hautes tensions : un allié puissant pour la santé et la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouzit Wouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/hve2.12416⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/ni52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521110v1</w:t>
+                <w:t xml:space="preserve">hal-04948717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Simulation Study of Parallel-Connected Thyristors in Impact-Ionization Switching Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high‐power electromagnetic source for disabling improvised explosive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3405578⟩</w:t>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/hve2.12416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585533v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hautes tensions : un allié puissant pour la santé et la sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Simulation Study of Parallel-Connected Thyristors in Impact-Ionization Switching Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.98-105. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.4332-4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59655/ni52122995491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3405578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948717v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series–Parallel Connection of Thyristors Triggered in Impact-Ionization Wave Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejlal Shahriari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (9), pp.4286-4293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,1834 +1545,1834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a New 2.2-MV Pulse Generator to Drive EMP Simulators While Reducing SF6 Emission</w:t>
+                <w:t xml:space="preserve">An Advanced 3-D Electromagnetic Analysis and Experimental Validation of a Bipolar Subnanosecond Pulse Generation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sousbielle</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (7), pp.1966-1973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3286940⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.785-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3241353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151611v1</w:t>
+                <w:t xml:space="preserve">hal-04067067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact-Ionization Switching of High-Voltage Thyristors Connected in Parallel</w:t>
+                <w:t xml:space="preserve">BULUC: An Ultra-Compact, Battery-Powered, and UWB Radiating Electromagnetic Pulse Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chauloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (10), pp.2878-2884. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.3198-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3320245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3275315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04156114v1</w:t>
+                <w:t xml:space="preserve">hal-04238361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced 3-D Electromagnetic Analysis and Experimental Validation of a Bipolar Subnanosecond Pulse Generation System</w:t>
+                <w:t xml:space="preserve">Impact-Ionization Switching of High-Voltage Thyristors Connected in Parallel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (3), pp.785-793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3241353⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2878-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3275315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067067v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BULUC: An Ultra-Compact, Battery-Powered, and UWB Radiating Electromagnetic Pulse Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Overview of Subnanosecond Pulsed Electric Field Biological Effects: Toward Contactless Technologies for Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chauloux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3320245⟩</w:t>
+              <w:t xml:space="preserve">Bioelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.76-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/bioe.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238361v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Subnanosecond Pulsed Electric Field Biological Effects: Toward Contactless Technologies for Cancer Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
+                <w:t xml:space="preserve">New SOS Diode Pumping Circuit Based on an All-Solid-State Spiral Generator for High-Voltage Nanosecond Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/bioe.2022.0031⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2858-2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3273813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071111v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SOS Diode Pumping Circuit Based on an All-Solid-State Spiral Generator for High-Voltage Nanosecond Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Saturable Pulse Transformer Based on Nanocrystalline Magnetic Cores for an Adjustable Nanosecond High-Voltage Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (10), pp.2858-2865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3273813⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (10), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3284657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156102v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saturable Pulse Transformer Based on Nanocrystalline Magnetic Cores for an Adjustable Nanosecond High-Voltage Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mcreynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Baranov</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3284657⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1473-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151619v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Mycosporine-like Amino Acids and Proteins from the Agarophyte Gelidium corneum Using Pulsed Power Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of a New 2.2-MV Pulse Generator to Drive EMP Simulators While Reducing SF6 Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (7), pp.1473-1489. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (7), pp.1966-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12071473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2023.3286940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067037v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of a 5.2-kV/100-mm Thyristor Triggered in Impact-Ionization Mode Toward Fast High-Current Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Off-the-Shelf Diodes as High-Voltage Opening Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Remi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Daulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 50 (10), pp.3452-3458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3192561⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.3384-3392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3177702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313495v1</w:t>
+                <w:t xml:space="preserve">hal-03693402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-kV Thyristor Triggered in Impact-Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Development and Test of a 500-kV Compact Marx Generator Operating at 100-Hz PRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 50 (10), pp.3443-3451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3187213⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 50 (9), pp.3123-3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3192286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764933v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Breakdown Voltage Along the Surface of a Cylindrical Insulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Study of a 5.2-kV/100-mm Thyristor Triggered in Impact-Ionization Mode Toward Fast High-Current Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2022.3148469⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.3452-3458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3192561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665425v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Test of a 500-kV Compact Marx Generator Operating at 100-Hz PRF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Determination of Breakdown Voltage Along the Surface of a Cylindrical Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3192286⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2022.3148469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764969v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-the-Shelf Diodes as High-Voltage Opening Switches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2-kV Thyristor Triggered in Impact-Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Daulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 50 (10), pp.3384-3392. </w:t>
+              <w:t xml:space="preserve">, 2022, 50 (10), pp.3443-3451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3177702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2022.3187213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693402v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies and simple numerical modeling of underwater electric discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanasi Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Senior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3419,103 +3419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subnanosecond switching of standard thyristors triggered in impact-ionization wave mode by a high-voltage PCSS driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Prudaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2064 (1), pp.012120. </w:t>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benhammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.107125. </w:t>
@@ -3681,325 +3681,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of High Efficiency 150 kW Very Compact PLA Core Electromagnetic Coupler for Highly Resonant Power Transfer Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Subnanosecond Pulsed Electric Field System for Studying Cells Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jemaa.2020.129011⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (12), pp.4242-4249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2020.3034286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025797v1</w:t>
+                <w:t xml:space="preserve">hal-03025849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Subnanosecond Pulsed Electric Field System for Studying Cells Electropermeabilization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">Design and Development of High Efficiency 150 kW Very Compact PLA Core Electromagnetic Coupler for Highly Resonant Power Transfer Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (12), pp.4242-4249. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2020.3034286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jemaa.2020.129011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025849v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial Special Issue on Selected Papers From EAPPC/BEAMS 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuhyun Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,226 +4053,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 0.6-MV Ultracompact Magnetic Core Pulsed Transformer for High-Power Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Generation of Intense PEFs Using a Prolate Spheroidal Reflector Attached to the Bipolar Former of a 10-GW Pulsed Power Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzhen Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (1), pp.156-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tps.2017.2781620⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (10), pp.3547-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2844160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014189v1</w:t>
+                <w:t xml:space="preserve">hal-02146093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Studies of Off-the-Shelf V-Dot Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzhen Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4287,1181 +4287,1181 @@
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (8), pp.2985-2992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2018.2854971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Intense PEFs Using a Prolate Spheroidal Reflector Attached to the Bipolar Former of a 10-GW Pulsed Power Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Development of a 0.6-MV Ultracompact Magnetic Core Pulsed Transformer for High-Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (10), pp.3547-3551. </w:t>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.156-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2844160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tps.2017.2781620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146093v1</w:t>
+                <w:t xml:space="preserve">hal-02014189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar Modulation of the Output of a 10-GW Pulsed Power Generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Dependence of Kerr Constant for Water at 658 Nm and for Pulsed Intense Electric Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (10), pp.1971-1977. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2569461⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.963-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2558470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153371v1</w:t>
+                <w:t xml:space="preserve">hal-02153683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Kerr Constant for Water at 658 Nm and for Pulsed Intense Electric Fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Smycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2558470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.605-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153683v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB impulse radiation source with integrated optoelectronic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on &amp;quot;Experimental Demonstration of the Effectiveness of an Early Streamer Emission Air Terminal versus a Franklin Rod&amp;quot; [and Reply]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Pulsed Modulator Combined With Very High PRF Photoconductive Switches to Build a Self-Scanning UWB Radiation Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Souakri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Smycz</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005764⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (10), pp.1894-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2547279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153363v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pulsed Modulator Combined With Very High PRF Photoconductive Switches to Build a Self-Scanning UWB Radiation Source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bipolar Modulation of the Output of a 10-GW Pulsed Power Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (10), pp.1894-1901. </w:t>
+              <w:t xml:space="preserve">, 2016, 44 (10), pp.1971-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2547279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2569461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153326v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed Signal Influence and Potential Performances of a Compact Radiation Source Based on a Helical Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of the effectiveness of an early streamer emission air terminal versus a franklin rod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Vézinet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Smycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jemaa.2015.77021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.789-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.7076777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153450v1</w:t>
+                <w:t xml:space="preserve">hal-02374011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of the effectiveness of an early streamer emission air terminal versus a franklin rod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feed Signal Influence and Potential Performances of a Compact Radiation Source Based on a Helical Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Smycz</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (2), pp.789-798. </w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 (07), pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.7076777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jemaa.2015.77021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374011v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Model of Photoswitch: Application to the UWB Antenna Design Integrating Impulse Feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp 145-151</w:t>
@@ -5484,377 +5484,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Switch Designs for the Dynamic Load Current Multiplier Scheme on the SPHYNX Microsecond Linear Transformer Driver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+                <w:t xml:space="preserve">Transportable High-Energy High-Current Inductive Storage GW Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bayol</w:t>
+                <w:t xml:space="preserve">Michael Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Demol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Lassalle</w:t>
+                <w:t xml:space="preserve">Gerry Louverdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (10), pp.2974-2980. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2313372⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2919-2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2340014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551665v1</w:t>
+                <w:t xml:space="preserve">hal-02374481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportable High-Energy High-Current Inductive Storage GW Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Senior</w:t>
+                <w:t xml:space="preserve">Investigation of Switch Designs for the Dynamic Load Current Multiplier Scheme on the SPHYNX Microsecond Linear Transformer Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Parker</w:t>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerry Louverdis</w:t>
+                <w:t xml:space="preserve">Thierry d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (10), pp.2919-2933. </w:t>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2974-2980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2340014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2313372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374481v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a Novel Pulsed Electric Field Technique Generating Neither Conduction Currents nor Joule Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (1), pp.216-228. </w:t>
@@ -5892,90 +5892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Testing of a Surface Switch for the Dynamic Load Current Multiplier on the SPHINX Microsecond LTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6020,373 +6020,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUNA: An Autonomous, Compact, High-Power, and Wideband Electromagnetic Source Based on a Novel Resonant Pulsed Transformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace : effect of the dynamic shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.129-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764665v1</w:t>
+                <w:t xml:space="preserve">hal-00768012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and compact capacitive voltage probe for measuring voltage impulses up to 0.5 MV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">MOUNA: An Autonomous, Compact, High-Power, and Wideband Electromagnetic Source Based on a Novel Resonant Pulsed Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pecquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.035001. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (5), pp.1407-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3690906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2012.2189138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764592v1</w:t>
+                <w:t xml:space="preserve">hal-03764665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Kerr Constant of Water at 658 nm for Pulsed Intense Electric Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (10), pp.2480-2490. </w:t>
@@ -6418,234 +6409,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace : effect of the dynamic shock waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+                <w:t xml:space="preserve">Simple and compact capacitive voltage probe for measuring voltage impulses up to 0.5 MV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3690906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768012v1</w:t>
+                <w:t xml:space="preserve">hal-03764592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up of high voltage electrical discharges for polyphenols extraction from grape pomace: Effect of the dynamic shock waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, pp.129-136. </w:t>
@@ -6689,645 +6689,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained, Hand-Portable, and Repetitive Ultrawideband Radiation Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact self-loaded Marx generator with integrated pulse-forming line for an ultra-wideband source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2135867⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.3463-3467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3938/jkps.59.3463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764582v1</w:t>
+                <w:t xml:space="preserve">hal-03764587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact self-loaded Marx generator with integrated pulse-forming line for an ultra-wideband source</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Contained, Hand-Portable, and Repetitive Ultrawideband Radiation Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Cassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cadilhon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Modin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (6), pp.3463-3467. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (6), pp.1549-1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3938/jkps.59.3463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2135867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764587v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pulsed Power Sources for Broadband Radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+                <w:t xml:space="preserve">Utilization of target scattering to measure high level electromagnetic fields : the MICHELSON method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2010.2042732⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (3), pp. 2405 - 2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2009.2034574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935746v1</w:t>
+                <w:t xml:space="preserve">hal-00652247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of target scattering to measure high level electromagnetic fields : the MICHELSON method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Lasserre</w:t>
+                <w:t xml:space="preserve">High Pulsed Power Sources for Broadband Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (3), pp. 2405 - 2413. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (10), pp.2593-2603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2009.2034574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2010.2042732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652247v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of an ultra-wideband antenna for high-power transient applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cadhilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.1102-1109</w:t>
@@ -7356,90 +7356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the operation of an electrostatic precipitator by developing a multipoint electrode supplied by a hybrid generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7498,103 +7498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Fast Marx Generator for High Power Ultra Wideband Pulse Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 115 (6), pp.1084-1085. </w:t>
@@ -7645,90 +7645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tesla Transformer and a Coaxial Peaking Switch as a UWB Pulse Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
@@ -7766,64 +7766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-stray inductance structure to improve the rise-time of a Marx generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,77 +7883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of diesel soot particules using an esp supplied by a hybrid voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,51 +8055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,51 +8175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Rise-Time Short-Pulse High-Voltage Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,51 +8335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,51 +8451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gain optimization of transmission line transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,451 +8587,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Domens</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 12 (10), pp.1718-1725. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (1), pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935886v1</w:t>
+                <w:t xml:space="preserve">hal-03935892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical breakdown studies of pressurised nitrogen in non uniform fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and performance of high voltage pulse generators for ultra-wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Domens</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Domens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 16 (1), pp.59-69. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (10), pp.1718-1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2001194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/10/316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935892v1</w:t>
+                <w:t xml:space="preserve">hal-03935886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (196)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (197)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Source Driver Based on an Opening Switch for High-Voltage Integrated Thyristors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and validation of a power divider for multi-channel GNLTL synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010596v1</w:t>
+                <w:t xml:space="preserve">hal-05010619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effect of an electromagnetic aggression on electronic equipment – ESCAPADE 2 project</w:t>
               </w:r>
@@ -9069,51 +9086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pothee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chauloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
@@ -9136,329 +9153,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of a Solid-State Nanosecond GW Pulse Generator with High Repetition Rate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of High-Power Microwave Pulse Electromagnetic Sources for Electronic Target Susceptibility Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010553v1</w:t>
+                <w:t xml:space="preserve">hal-05010658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of High-Power Microwave Pulse Electromagnetic Sources for Electronic Target Susceptibility Assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Study of a Solid-State Nanosecond GW Pulse Generator with High Repetition Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010658v1</w:t>
+                <w:t xml:space="preserve">hal-05010553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Voltage Nanosecond Generator Based on TVS Diodes for Non-Thermal Plasma Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,5323 +9494,5306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a power divider for multi-channel GNLTL synchronization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Pulse Generator Design to Feed a GNLTL for High Power RF Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Zhabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010619v1</w:t>
+                <w:t xml:space="preserve">hal-05010688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pulse Generator Design to Feed a GNLTL for High Power RF Generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Current Source Driver Based on an Opening Switch for High-Voltage Integrated Thyristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE Pulsed Power Conference (PPC) and the 52nd IEEE International Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010688v1</w:t>
+                <w:t xml:space="preserve">hal-05010596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 500 kV Nanosecond Pulse Generator Based on an Off-the-Shelf Solid-State Opening Switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Piaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731192v1</w:t>
+                <w:t xml:space="preserve">hal-05473550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’une nouvelle architecture pour des générateurs impulsionnels de classe Mégavolt minimisant la pollution liée aux techniques d’isolation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigations on a dynamic resistance based on a matrix of solid-state components for multi-time radiography applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cadhilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494635v1</w:t>
+                <w:t xml:space="preserve">hal-04731136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Semiconductor Closing and Opening Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BULUC - Un démonstrateur d’arme à énergie dirigée ultra-compacte et ultra-large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">9èmes journées d’études Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730335v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BULUC - Un démonstrateur d’arme à énergie dirigée ultra-compacte et ultra-large bande</w:t>
+                <w:t xml:space="preserve">ESCAPADE – Développement et tests de sources impulsionnelles de fortes puissances pour applications médicale et de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sousbielle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées d’études Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de GRAMAT, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850385v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">500 kV Pulsed Power Generator Based on a Saturable Pulse Transformer and Off-the-Shelf Semiconductor Opening Switch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Piaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494597v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Generators of High-Voltage Nanosecond Pulses Based on Semiconductor Opening Switches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A 100 kV All-Solid-State Nanosecond Pulse Generator Based on a Semiconductor Opening Switch (INVITED)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
+              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsteram, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752489v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100 kV All-Solid-State Nanosecond Pulse Generator Based on a Semiconductor Opening Switch (INVITED)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Solid-State Generators of High-Voltage Nanosecond Pulses Based on Semiconductor Opening Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Amsteram, Netherlands</w:t>
+              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730324v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarity of modeling and experimentation in the study of biological effects of subnanosecond pulsed electric fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">500 kV Pulsed Power Generator Based on a Saturable Pulse Transformer and Off-the-Shelf Semiconductor Opening Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473578v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPADE – Développement et tests de sources impulsionnelles de fortes puissances pour applications médicale et de défense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Design of a Solid-State High-Current Pulse Generator for Inductive Load Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bohez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de GRAMAT, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494682v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Solid-State High-Current Pulse Generator for Inductive Load Operation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental and Simulation Results of Thyristors Triggered in Impact Ionization Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Premières journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730377v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Simulation Results of Thyristors Triggered in Impact Ionization Mode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées HPP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494608v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on a dynamic resistance based on a matrix of solid-state components for multi-time radiography applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Recent pulsed power-based systems developed at the university of Pau (PLENARY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cadhilon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731136v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell electropermeabilization with subnanosecond pulsed electric fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de GNLTL (Gyromagnetic Non Linear Transmission Line) avec champs azimutal et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, and Food &amp; Environmental Technologies (WC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473550v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de GNLTL (Gyromagnetic Non Linear Transmission Line) avec champs azimutal et axial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+                <w:t xml:space="preserve">The Experimental and Numerical-Simulation Results to Analyze Impact-Ionization Switching of High-Voltage Thyristors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496628v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent pulsed power-based systems developed at the university of Pau (PLENARY)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+                <w:t xml:space="preserve">Proof of Concept for a MV Class Marx Generator Limiting its Environmental Impact (INVITED)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730318v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown strength study of barium titanate ceramics for power electronics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">Extraction of C-phycocyanin from Arthrospira platensis by exposure to pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Sánchez-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04754016v1</w:t>
+                <w:t xml:space="preserve">hal-04731177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experimental and Numerical-Simulation Results to Analyze Impact-Ionization Switching of High-Voltage Thyristors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of azimuthal and axial static magnetic polarization fields on RF oscillation generation in a GNLTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Hamburg (DESY), Germany</w:t>
+              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494583v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of azimuthal and axial static magnetic polarization fields on RF oscillation generation in a GNLTL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Semiconductor Closing and Opening Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731197v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of C-phycocyanin from Arthrospira platensis by exposure to pulsed electric fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Evaluation d’une nouvelle architecture pour des générateurs impulsionnels de classe Mégavolt minimisant la pollution liée aux techniques d’isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731177v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of Concept for a MV Class Marx Generator Limiting its Environmental Impact (INVITED)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+                <w:t xml:space="preserve">A 500 kV Nanosecond Pulse Generator Based on an Off-the-Shelf Solid-State Opening Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Piaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730329v1</w:t>
+                <w:t xml:space="preserve">hal-04731192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Solid-State High-Voltage Generators Based on a Spiral Strip Line and SOS Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M. Mir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">Jergus Strucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Pulsed power for kicker systems workshop (PULPOKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, DESY, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403588v1</w:t>
+                <w:t xml:space="preserve">hal-04072796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck M. André</w:t>
+                <w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071234v1</w:t>
+                <w:t xml:space="preserve">hal-04071263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Solid-State 100 kV SOS Generator Based on Spiral Strip Line for Pulsed Power Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marx Generator Improvements for Thyristors Triggered in Impact Ionization Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071164v1</w:t>
+                <w:t xml:space="preserve">hal-04071271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-power electromagnetic source combining a high-voltage bipolar pulse generator and an ultra-wide band antenna array to trigger improvised explosive devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Connection of Standard Thyristors in Impact Ionization Mode: Experiment and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071186v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Voltage Nanosecond Opening Switch Based on TVS Diodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Bland</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The pulse power for kicker systems workshop (PULPOKS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, DESY, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074596v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Solid-State High-Current Pulse Generator for Inductive Load Operation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">All-Solid-State 100 kV SOS Generator Based on Spiral Strip Line for Pulsed Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. James</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jergus Strucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071249v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Rectifier Diodes in Opening Switch Mode for High-Voltage Nanosecond Pulsed Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403625v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Rectifier Diodes in Opening Switch Mode for High-Voltage Nanosecond Pulsed Power Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Methodology for absorbing overvoltages due to load mismatch over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Baranov</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071213v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for absorbing overvoltages due to load mismatch over time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cells electroporation with subnanosecond pulsed electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">35th URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071131v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la rigidité diélectrique de matériaux céramiques à base de titanates pour l'électronique de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
+                <w:t xml:space="preserve">A high-power electromagnetic source combining a high-voltage bipolar pulse generator and an ultra-wide band antenna array to trigger improvised explosive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071263v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Solid-State High-Voltage Generators Based on a Spiral Strip Line and SOS Diode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of a Solid-State High-Current Pulse Generator for Inductive Load Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bohez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jergus Strucka</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulsed power for kicker systems workshop (PULPOKS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, DESY, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072796v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx Generator Improvements for Thyristors Triggered in Impact Ionization Mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A High-Voltage Nanosecond Opening Switch Based on TVS Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">The pulse power for kicker systems workshop (PULPOKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, DESY, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071271v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Connection of Standard Thyristors in Impact Ionization Mode: Experiment and Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Trigger Generator Optimization for an Impact-Ionization Thyristor Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejlal Shahriari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071195v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger Generator Optimization for an Impact-Ionization Thyristor Switch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transient Voltage Suppressor Diodes as a High-Voltage Nanosecond Opening Switch Pumped by a Spiral Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071169v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrations de capteurs champ proche dans les modules de puissance à base de semi-conducteurs Grand-gap MOSFET SiC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+                <w:t xml:space="preserve">Experimental results of parallel connected high-voltage thyristors in impact inoization wave mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076710v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saturable Pulse Transformer as a Magnetic Switch for an Adjustable SOS Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results of parallel connected high-voltage thyristors in impact inoization wave mode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intégrations de capteurs champ proche dans les modules de puissance à base de semi-conducteurs Grand-gap MOSFET SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071289v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Voltage Suppressor Diodes as a High-Voltage Nanosecond Opening Switch Pumped by a Spiral Generator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of a high voltage circuit to generate a square wave signal with over lapping reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071200v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique des propriétés électriques de matériaux céramiques pour l’électronique de puissance en fonction de leurs propriétés matériau et géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kholer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillemet-Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques sur l‘Isolation en HVDC : Matériaux, Phénomènes et Caractérisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR SEEDS GT matériaux diélectriques, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high voltage circuit to generate a square wave signal with over lapping reflections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Reflection limitation in multi-pulse radiography applications by means of dispersive coaxial lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Huiskamp</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071144v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Voltage Nanosecond Opening Switch Based on TVS Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP workshop on Pulsed Power Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, GSI, Darmstadt, Germany</w:t>
@@ -14816,1980 +14816,1976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection limitation in multi-pulse radiography applications by means of dispersive coaxial lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond Pulsed Electric Fields For Biological Cell Electropermeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cadilhon</w:t>
+                <w:t xml:space="preserve">Luis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Pulsed Power Conference (PPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071223v1</w:t>
+                <w:t xml:space="preserve">hal-04403588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Mosfets Characterization For Series-Parallel Combination In Multi-Pulse Radiography Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Brune</w:t>
+                <w:t xml:space="preserve">A Saturable Pulse Transformer based on Nanocrystalline Magnetic Cores for an Adjustable High-Voltage Nanosecond Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Knoxville, Tenessee, United States</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403752v1</w:t>
+                <w:t xml:space="preserve">hal-03666200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiVoSS Project New use of semiconductors for reflection reduction in IVA architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cadilhon</w:t>
+                <w:t xml:space="preserve">Design and evaluation of a new 2.2 MV pulse generator to drive current EMP simulators while reducing S6 emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
+              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666233v1</w:t>
+                <w:t xml:space="preserve">hal-04403919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 kV Thyristor Triggered in Impact Ionization Wave Mode by a Solid State Spiral Generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Standard Semiconductor Diodes as High Voltage Opening Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Bland</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666150v1</w:t>
+                <w:t xml:space="preserve">hal-03666172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Semiconductor Diodes as High Voltage Opening Switches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2 kV Thyristor Triggered in Impact Ionization Wave Mode by a Solid State Spiral Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666172v1</w:t>
+                <w:t xml:space="preserve">hal-03666150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Switching of High-Voltage Thyristors in Impact-Ionization Wave Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Test of a 500-kV Compact Marx operating at 100 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765002v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using subnanosecond pulsed electric fields to electroporate bacteria and eukaryotic cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Design and evaluation of a new 2.2 MV pulse generator to drive existent EMP simulators while reducing SF6 emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Sousbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chanconie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665464v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power thyristors operating in impact ionization wave mode: a preliminary study toward ultra-high current application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the propagation of short high-voltage pulses in dispersive coaxial lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666045v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Switching of High-Voltage Thyristors in Impact-Ionization Wave Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405005v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE : une source d’impulsions ultra courtes de fortes puissances pour applications médicale et de défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques DREP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of a new 2.2 MV pulse generator to drive existent EMP simulators while reducing SF6 emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle source impulsionnelle ULB de forte puissance pour applications médicale et de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Sousbielle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">8° Journées d’études – Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403714v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Test of a 500-kV Compact Marx operating at 100 Hz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High power thyristors operating in impact ionization wave mode: a preliminary study toward ultra-high current application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665447v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the propagation of short high-voltage pulses in dispersive coaxial lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
+                <w:t xml:space="preserve">Using subnanosecond pulsed electric fields to electroporate bacteria and eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666243v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of a new 2.2 MV pulse generator to drive current EMP simulators while reducing S6 emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chanconie</w:t>
+                <w:t xml:space="preserve">Underwater Electric Discharges: Experiment and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanasi Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Knoxville, Tenessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403919v1</w:t>
+                <w:t xml:space="preserve">hal-04403797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saturable Pulse Transformer based on Nanocrystalline Magnetic Cores for an Adjustable High-Voltage Nanosecond Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigation of Semiconductor Diodes as High-Voltage Opening Switches for a Nanosecond High-Voltage Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666200v1</w:t>
+                <w:t xml:space="preserve">hal-04403861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l’intégration embarquée des architectures électroniques de puissance et de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes, Webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tarbes, France</w:t>
@@ -16812,8925 +16808,8925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Semiconductor Diodes as High-Voltage Opening Switches for a Nanosecond High-Voltage Generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond switching of standard thyristors triggered in impact-ionization wave mode by a high-voltage PCSS driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Prudaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403861v1</w:t>
+                <w:t xml:space="preserve">hal-03666183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Principle and Experimental Results of High Voltage Thyristors Triggered in Impact-Ionization Wave Mode</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and production of a low-cost homemade PCB-mounted capacitive divider for frequencies up to hundred MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403823v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Electric Discharges: Experiment and Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Senior</w:t>
+                <w:t xml:space="preserve">Operating Principle and Experimental Results of High Voltage Thyristors Triggered in Impact-Ionization Wave Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Knoxville, Tenessee, United States</w:t>
+              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403797v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and production of a low-cost homemade PCB-mounted capacitive divider for frequencies up to hundred MHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Characterization of wide band gap semiconductors for series/parallel stacking architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Reess</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666257v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond switching of standard thyristors triggered in impact-ionization wave mode by a high-voltage PCSS driver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SiC Mosfet Characterization For Series Parallel Combination in multi-pulse radiography Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
+              <w:t xml:space="preserve">49th International Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666183v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wide band gap semiconductors for series/parallel stacking architecture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New SOS Diode Pumping Circuit Based on an All-Solid-State Spiral Generator for High-Voltage Nanosecond Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cadilhon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ISP PhD Workshop - French-German Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403946v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SOS Diode Pumping Circuit Based on an All-Solid-State Spiral Generator for High-Voltage Nanosecond Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An advanced 3D electromagnetic analysis and experimental validation of a bipolar subnanosecond pulse generation system for defense applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Bland</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666219v1</w:t>
+                <w:t xml:space="preserve">hal-03665470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Mosfet Characterization For Series Parallel Combination in multi-pulse radiography Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">SiC Mosfets Characterization For Series-Parallel Combination In Multi-Pulse Radiography Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Conference on Plasma Science (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Seattle, Washington, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Knoxville, Tenessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666275v1</w:t>
+                <w:t xml:space="preserve">hal-04403752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An advanced 3D electromagnetic analysis and experimental validation of a bipolar subnanosecond pulse generation system for defense applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">HiVoSS Project New use of semiconductors for reflection reduction in IVA architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ISP Workshop on Pulsed Power Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, ITER, Saint-Paul-Lez-Durance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665470v1</w:t>
+                <w:t xml:space="preserve">hal-03666233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage electrical pulses for the Exraction of Mycosporine-like Amino Acids from the Agarophyte Gelidium sesquipedale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel pulsed power system for HPM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hyvernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana C.M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469140v1</w:t>
+                <w:t xml:space="preserve">hal-03469323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Thyristors Operating in Impact Ionization Wave Mode: A Preliminary Study toward Ultra-High Current Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Semiconductor Opening Switch Based on Off-The-Shelf Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469362v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond switching of standard thyristors triggered in impact-ionization wave mode by a high-voltage PCSS driver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and test of a high PRF 0.5 MV Marx generator to drive PFLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas Discharge Plasmas and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ekaterinburg, Russia</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478175v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D numerical analysis and experimental validation of a bipolar pulse forming transmission line for HPM applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">Fast Thyristor Switch Triggering in Impact Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469179v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved rectangular-shaped voltage pulse by solid-state way for multi-pulse radiography applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A 3-D electromagnetic analysis of a monopolar pulse forming line coupled to an impedance transformer for application to bio-medical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469201v1</w:t>
+                <w:t xml:space="preserve">hal-03469171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline Magnetic Cores Under Fast Pulse Magnetization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469300v1</w:t>
+                <w:t xml:space="preserve">hal-03478169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact coreless pulsed electromagnetic coupler for smart grid applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+                <w:t xml:space="preserve">Investigation of dielectric strength of mineral oil based nanofluids under high pulsed voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469084v1</w:t>
+                <w:t xml:space="preserve">hal-03469186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478169v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D electromagnetic analysis of a monopolar pulse forming line coupled to an impedance transformer for application to bio-medical domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A compact coreless pulsed electromagnetic coupler for smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469171v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of a high PRF 0.5 MV Marx generator to drive PFLs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanocrystalline Magnetic Cores Under Fast Pulse Magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469131v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Thyristor Switch Triggering in Impact Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and simulation methodology for considering delamination and bonding pull out in a SiC MOSFET chip during the short-circuit phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 12th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDG51384.2021.9494178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469110v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck M Andre</w:t>
+                <w:t xml:space="preserve">Influence of electrical conductivity on electrical discharges mode in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478187v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dielectric strength of mineral oil based nanofluids under high pulsed voltage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Standard Semiconductor Diodes as High-Voltage Opening Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuena Rémi Degnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469186v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semiconductor Opening Switch Based on Off-The-Shelf Components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Practical Studies of Flashover along Cylindrical Dielectric with Coaxial Electrodes in Atmospheric Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469276v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel pulsed power system for HPM applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">2 kV Thyristor Triggered in Impact-Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469323v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrical conductivity on electrical discharges mode in liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292606v1</w:t>
+                <w:t xml:space="preserve">hal-03469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Semiconductor Diodes as High-Voltage Opening Switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Daulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">GDR Happy Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478182v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 kV Thyristor Triggered in Impact-Ionization Wave Mode by a Solid-State Spiral Generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NLTL for picosecond pulse compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Zhabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigory Uskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469333v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Practical Studies of Flashover along Cylindrical Dielectric with Coaxial Electrodes in Atmospheric Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preliminary Study of Ultra-High Current Thyristors Triggered in Impact Ionization Wave Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469152v1</w:t>
+                <w:t xml:space="preserve">hal-03469252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel subnanosecond pulsed power system for bio-medical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">Influence of fluid static pressure and temperature on electrical discharges mode in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469314v1</w:t>
+                <w:t xml:space="preserve">hal-04292600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of Ultra-High Current Thyristors Triggered in Impact Ionization Wave Mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High voltage electrical pulses for the Exraction of Mycosporine-like Amino Acids from the Agarophyte Gelidium sesquipedale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mcreynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana C.M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469252v1</w:t>
+                <w:t xml:space="preserve">hal-03469140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subnanosecond PEF system for studying cells electropermeabilization: A study case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+                <w:t xml:space="preserve">Improved rectangular-shaped voltage pulse by solid-state way for multi-pulse radiography applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Happy Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481446v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLTL for picosecond pulse compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A 3-D numerical analysis and experimental validation of a bipolar pulse forming transmission line for HPM applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ariztia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470019v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fluid static pressure and temperature on electrical discharges mode in liquids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High Power Thyristors Operating in Impact Ionization Wave Mode: A Preliminary Study toward Ultra-High Current Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejlal Shahriari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292600v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in a torus electromagnetic coupler subjected to cooling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+                <w:t xml:space="preserve">Subnanosecond switching of standard thyristors triggered in impact-ionization wave mode by a high-voltage PCSS driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Prudaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lavrinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Momentum, Heat and Mass Transfer (MHMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas Discharge Plasmas and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ekaterinburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026040v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Subnanosecond Pulsed Electric Fields To Electroporate Bacteria And Eukaryotic Cel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Bio ElectroMagnetics (BIOEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subnanosecond pulsed electric field system for stuying cells electropermeabilization: a study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR HAPPYBIO (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D numerical modelling and experimental verification of strongly coupled unshielded pulsed electromagnetic coupler for smart grid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et perméabilisation des bactéries avec des impulsions électriques subnanosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Happy Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel subnanosecond pulsed power system for Bio-medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ariztia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation-based modeling of electrothermal behavior of a SiC MOSFET chip during a short circuit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach for triggering thyristors in impact-ionization wave mode using an avalanche s-diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Prudaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American Electron Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Jose, Costa Rica</w:t>
+              <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025998v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for triggering thyristors in impact-ionization wave mode using an avalanche s-diode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Equation-based modeling of electrothermal behavior of a SiC MOSFET chip during a short circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilya Prudaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Latin American Electron Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Jose, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478189v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat transfer in a torus electromagnetic coupler subjected to cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Congress on Momentum, Heat and Mass Transfer (MHMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026423v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on an optimized current pulse for pulsed flash lamps dedicated to high energy laser in repetitive mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of an air core electromagnetic toroidal coupler with reduced stray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026318v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 1MW pulsed air core electromagnetic toroidal coupler for wireless power transmission with reduced stray emission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Investigations on an optimized current pulse for pulsed flash lamps dedicated to high energy laser in repetitive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Verge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026387v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Preliminary results of invasive and non-invasive studies using ultra-wideband electromagnetic pulses for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop ISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026127v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of invasive and non-invasive studies using ultra-wideband electromagnetic pulses for cancer treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis of the effect of UWB electromagnetic pulses on biological cells: A step towards a non-invasive approach for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ISP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">World Congress on Electroporation Pulsed Electric Field in Biology, Medecine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026084v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an air core electromagnetic toroidal coupler with reduced stray emission</w:t>
+                <w:t xml:space="preserve">Development of a 1MW pulsed air core electromagnetic toroidal coupler for wireless power transmission with reduced stray emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026433v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent pulsed power-based systems developed at the University of Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric breakdown in marble as a function of pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a D-Dot Operates like a V-Dot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Analysis of the effect of ultra-wideband electromagnetic pulses on biological cells: An introduction to invasive and non-invasive approaches for cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Pemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154234v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond Pulse Forming Line Generator for NO Removal with Transient Plasma</w:t>
+                <w:t xml:space="preserve">An Ultra-Compact 600 kV Pulsed Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162512v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Generation of Intense PEF in Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">When a D-Dot Operates like a V-Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Senior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huiskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Pemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power conference (EAPPC 2018)</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161985v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Discharges in Water: Experimental Determination of Discharge Regimes as a Function of the Fluid Conductivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subnanosecond Pulse Forming Line Generator for NO Removal with Transient Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Demol</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huiskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154280v1</w:t>
+                <w:t xml:space="preserve">hal-02162512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and test of a new ultra-wide-band bipolar high pulsed power source for civilian and military applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+                <w:t xml:space="preserve">Non-Invasive Generation of Intense PEF in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phd Workshop ISP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power conference (EAPPC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026530v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermodynamic and Hydrostatic Effects on the Electrical Breakdown in Fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design, development and test of a new ultra-wide-band bipolar high pulsed power source for civilian and military applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
+              <w:t xml:space="preserve">Phd Workshop ISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162536v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultra-Compact 600 kV Pulsed Transformer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrical Discharges in Water: Experimental Determination of Discharge Regimes as a Function of the Fluid Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162525v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Construction of High Voltage Modulators to Produce Rectangular Pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the Thermodynamic and Hydrostatic Effects on the Electrical Breakdown in Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jackson, Wyoming, United States</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Changsha, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162526v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive pulsed electric field techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and Construction of High Voltage Modulators to Produce Rectangular Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ISP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jackson, Wyoming, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026519v1</w:t>
+                <w:t xml:space="preserve">hal-02162526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermostatic and hydrostatic effects on the electrical breakdown in fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non invasive pulsed electric field techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phd Workshop ISP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Workshop ISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026556v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 1MW pulsed air core electromagnetic toroidal coupler for wireless power transmission with reduced stray emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+                <w:t xml:space="preserve">Study of the thermostatic and hydrostatic effects on the electrical breakdown in fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phd Workshop ISP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026547v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Dielectric Insulator Behavior under High Voltage Pulse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Development of a 1MW pulsed air core electromagnetic toroidal coupler for wireless power transmission with reduced stray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phd Workshop ISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372183v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Generation of Intense Pulsed Electric Fields in Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and Calibration of a 3-D Lightning Current Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Sigogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154246v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire des décharges électriques dans l'eau en vue d'applications de concassage de roches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">AGIR : Architectures pour la génération d'impulsions rectangulaires - Le conditionnement électrique impulsionnel de 10 MW à 1 000 MW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale des Jeunes Chercheurs en Génie Electrique et Rencontre annuelle du GDR SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372187v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Electrical Simulations of a Resonant Transformer in a 200 Khz Dc-Dc Converter for Pulsed Power Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Theoretical Sizing, Simulation, Construction and Test of a High Voltage Compact Resonant Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154262v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Sizing, Simulation, Construction and Test of a High Voltage Compact Resonant Transformer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Design and Electrical Simulations of a Resonant Transformer in a 200 Khz Dc-Dc Converter for Pulsed Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161983v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGIR : Architectures pour la génération d'impulsions rectangulaires - Le conditionnement électrique impulsionnel de 10 MW à 1 000 MW</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Remote Generation of Intense Pulsed Electric Fields in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372184v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Calibration of a 3-D Lightning Current Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Sigogne</w:t>
+                <w:t xml:space="preserve">Etude préliminaire des décharges électriques dans l'eau en vue d'applications de concassage de roches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence nationale des Jeunes Chercheurs en Génie Electrique et Rencontre annuelle du GDR SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162528v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement d'un transformateur pour module résonant haute fréquence, optimisé pour un fonctionnement en régime impulsionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale des Jeunes Chercheurs en Génie Electrique et Rencontre annuelle du GDR SEEDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'architectures pour la génération d'impulsions hautes tensions rectangulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR SEEDS, Laval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Studies of Off-the-Shelf V-Dot Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J.C.M. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.M. Pemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600kV Bipolar Output Tesla-Blumlein Generator with Frequency Bandwidth &amp;gt; 1GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Dielectric Insulator Behavior under High Voltage Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference, IPMHVC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Francisco, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154271v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Electroporation for Future Implantation of Nanoparticles for Medical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BALADE - Balayage autonome pour détection électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162519v1</w:t>
+                <w:t xml:space="preserve">hal-02372185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-the-Shelf GHz-Bandwidth D-Dot Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huiskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J.C.M. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
@@ -25753,234 +25749,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BALADE - Balayage autonome pour détection électromagnétique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Electroporation for Future Implantation of Nanoparticles for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Couderc</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">6th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372185v1</w:t>
+                <w:t xml:space="preserve">hal-02162519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS/SEM Investigation of Electrode Erosion Phenomena in a High Voltage Gas Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Estoril, Portugal</w:t>
@@ -26009,103 +26005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Synchronization of Four Pulsed Switches Triggered by an Ultra-Compact Pulse Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbon, Portugal</w:t>
@@ -26128,4841 +26124,4828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Drop among Agricultural Parasites Induced by UWB Radiated Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">600kV Bipolar Output Tesla-Blumlein Generator with Frequency Bandwidth &amp;gt; 1GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on New Electrical Technologies for Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Gilles, Réunion</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference, IPMHVC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155364v1</w:t>
+                <w:t xml:space="preserve">hal-02154271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Pulse Compression and Modulation of the Output of a 10-GW Tesla-Blumlein Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A pulsed modulator to improve performances of photoswitches based radiation source working at very high pulse repetition frequency (33 MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sylvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161997v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Research on the Polarity Dependence of a 0.3MV, 1GW Spark-Gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">The Great Challenge of the Novel, Non-Invasive PEF Method, for the Sterilization of Pre-Packed Liquid and Solid Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on High Voltage Engineering (ISH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Plzen, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on New Electrical Technologies for Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Gilles, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162514v1</w:t>
+                <w:t xml:space="preserve">hal-02155363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB impulse radiation source with integrated optoelectronic generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additional Pulse Compression and Modulation of the Output of a 10-GW Tesla-Blumlein Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">21st IEEE Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299570v1</w:t>
+                <w:t xml:space="preserve">hal-02161997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Challenge of the Novel, Non-Invasive PEF Method, for the Sterilization of Pre-Packed Liquid and Solid Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mobility Drop among Agricultural Parasites Induced by UWB Radiated Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on New Electrical Technologies for Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint-Gilles, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155363v1</w:t>
+                <w:t xml:space="preserve">hal-02155364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed modulator to improve performances of photoswitches based radiation source working at very high pulse repetition frequency (33 MHz)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">UWB impulse radiation source with integrated optoelectronic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Austin, United States</w:t>
+              <w:t xml:space="preserve">12th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246510v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Temperature Variation of the Kerr Constant of Water: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Research on the Polarity Dependence of a 0.3MV, 1GW Spark-Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power Conference &amp; Symposium on Fusion Engineering (PPC / SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">19th International Symposium on High Voltage Engineering (ISH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Plzen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372178v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Of-the-Shelf V-DOT Probes: Theory and Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Antalya, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Pulsed Power Source to Improve Performances of a Very High Repetition Rate (33MHz) Opto-Electrical Radiating Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of the Temperature Variation of the Kerr Constant of Water: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power Conference &amp; Symposium on Fusion Engineering (PPC / SOFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372176v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB antenna array with autonomous scanning capability using integrated optoelectronic feeding device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Using a Pulsed Power Source to Improve Performances of a Very High Repetition Rate (33MHz) Opto-Electrical Radiating Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Négrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications (CAMA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power Conference &amp; Symposium on Fusion Engineering (PPC / SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223665v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Antenna Array with Autonomous Scanning Capability Using Integrated Opto-Electronic Feeding Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+                <w:t xml:space="preserve">Proof-of-Principle, Non-Invasive PEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Labruyere</w:t>
+                <w:t xml:space="preserve">F. Banakhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Loughborough, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154007v1</w:t>
+                <w:t xml:space="preserve">hal-02154249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of an UWB impulse radiation source by integrating photoswitch device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Wideband and Ultra-Wideband High Voltage Pulse Sources in the University of Pau and Their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radar Conference (EuRAD 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223672v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BALADE - Vers un nouveau système radar multisources de détection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Improvement of an UWB impulse radiation source by integrating photoswitch device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées DGA Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">European Radar Conference (EuRAD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162532v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Comparison of the Performance of an Early Streamer Emission Air Terminal versus a Franklin Rod in Laboratory Using a Novel Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Smycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santa Fe, New Mexico, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPMHVC.2014.7287321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-of-Principle, Non-Invasive PEF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+                <w:t xml:space="preserve">BALADE - Vers un nouveau système radar multisources de détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées DGA Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154249v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wideband and Ultra-Wideband High Voltage Pulse Sources in the University of Pau and Their Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Transportable and Autonomous High-Energy High-Current GW Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161986v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile, High-Power, Inductive-Storage System; Implementation of Novel Technological Advances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Senior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louverdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Santa Fe, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportable and Autonomous High-Energy High-Current GW Generator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">UWB Antenna Array with Autonomous Scanning Capability Using Integrated Opto-Electronic Feeding Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154009v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarity dependent spark-gap operated as a very high voltage diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+                <w:t xml:space="preserve">UWB antenna array with autonomous scanning capability using integrated optoelectronic feeding device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivor Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+                <w:t xml:space="preserve">Alexis Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Antenna Measurements &amp; Applications (CAMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299279v1</w:t>
+                <w:t xml:space="preserve">hal-01223665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Switch Designs for the Dynamic Load Current Multiplier Scheme on the SPHINX Microsecond Linear Transformer Driver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Lassalle</w:t>
+                <w:t xml:space="preserve">Non-Invasive pulsed electric field food processing is reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Banakhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States. pp.2974-2980, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2013, San Fransisco, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894189v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive pulsed electric field food processing is reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+                <w:t xml:space="preserve">Investigation of Switch Designs for the Dynamic Load Current Multiplier Scheme on the SPHINX Microsecond Linear Transformer Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Fransisco, California, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States. pp.2974-2980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2313372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299265v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pulsed Power Source to Drive an Innovative Autonomous Scanning UWB Radiation System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A polarity dependent spark-gap operated as a very high voltage diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulsed Power Conference (PPC), 2013 19th IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Fransisco, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PPC.2013.6627458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914673v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 600kV resonant transformer combined to helical antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Pulsed Power Source to Drive an Innovative Autonomous Scanning UWB Radiation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Vezinet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Fransisco, California, United States</w:t>
+              <w:t xml:space="preserve">Pulsed Power Conference (PPC), 2013 19th IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Houston, United States. pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299310v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 0.5 MV capacitive voltage probe used as developmental tests for a wideband source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wideband and ultra wideband radiating sources at Pau University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetism (EUROEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299192v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive pulsed electric field processing: proof-of-principle experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband and ultra wideband radiating sources at Pau University</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Compact 0.5 MV capacitive voltage probe used as developmental tests for a wideband source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetism (EUROEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292496v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel concept for a compact and inexpensive 0.5MV capacitive probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Compact 600 kV multi-primary windings resonant transformer to drive an electromagnetic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pecquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Euro-Asian Pulsed-Power Conference / 19th International Conference on High-Power Particle Beams (EAPPC / BEAMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Karlshrue, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299176v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 600 kV multi-primary windings resonant transformer to drive an electromagnetic source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A spark-gap operated as a very high-voltage diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">4th Euro-Asian Pulsed-Power Conference / 19th International Conference on High-Power Particle Beams (EAPPC / BEAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299202v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spark-gap operated as a very high-voltage diode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Novel concept for a compact and inexpensive 0.5MV capacitive probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euro-Asian Pulsed-Power Conference / 19th International Conference on High-Power Particle Beams (EAPPC / BEAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299183v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Testing of a Surface Switch for the Dynamic Load Current Multiplier on the SPHINX Microsecond LTD Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euro-Asian Pulsed-Power Conference / 19th International Conference on High-Power Particle Beams (EAPPC / BEAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive pulsed electric field processing: proof-of-principle experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euro-Asian Pulsed-Power Conference / 19th International Conference on High-Power Particle Beams (EAPPC / BEAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micro and sub-nanosecond HV pulses with high repetition rate for PEF applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A 600kV resonant transformer combined to helical antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Fransisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299153v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oil peaking switch to drive a dipole antenna for wideband applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Self-contained source based on a resonant transformer and an oil peaking switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pecquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justin Martin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicago, Ilinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299132v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement in sub micro and sub nanosecond HV pulses with high repetition rate for PEF applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An oil peaking switch to drive a dipole antenna for wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299165v1</w:t>
+                <w:t xml:space="preserve">hal-04299132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-contained source based on a resonant transformer and an oil peaking switch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhancement in sub micro and sub nanosecond HV pulses with high repetition rate for PEF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Chicago, Ilinois, United States</w:t>
+              <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299127v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUNA: a wideband source based on the combination of an innovating resonant transformer and an oil peaking switch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sub-micro and sub-nanosecond HV pulses with high repetition rate for PEF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ISL High Power Microwaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">International Bioelectrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299138v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of the electro-optic Kerr effect in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic Kerr effect measurements of intense pulsed electric fields in water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MOUNA: a wideband source based on the combination of an innovating resonant transformer and an oil peaking switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop ISL High Power Microwaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Louis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PPC.2011.6191439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299125v1</w:t>
+                <w:t xml:space="preserve">hal-04299138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An autonomous hand-portable electromagnetic source for wideband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pecquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE UK Pulsed Power Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Loughborough, United Kingdom</w:t>
@@ -30985,2146 +30968,2280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous, very compact pulsed power device based on a synchronized spark gaps arrangement and an innovative resonant transformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electro-optic Kerr effect measurements of intense pulsed electric fields in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Banakhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicago, United States. pp.328-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PPC.2011.6191439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298492v1</w:t>
+                <w:t xml:space="preserve">hal-04299125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transient electric fields measurement based on the Kerr effect in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an electro-optic Kerr effect sensor for underwater studies of intense transient electric fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronized spark gaps combined to multi-primary windings resonant transformer for wideband applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivor R. Smith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298342v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized spark gaps combined to multi-primary windings resonant transformer for wideband applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of an electro-optic Kerr effect sensor for underwater studies of intense transient electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Banakhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Atlanta, Georgia, United States</w:t>
+              <w:t xml:space="preserve">3rd Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298286v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact, repetitive, autonomous system based on a resonant transformer for wideband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pecquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society on Pulsed Power Applications Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Karlshrue, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and portable, repetitive high peak power generator for an ultra wideband source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cassany</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Modin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the Kerr effect in water under intense and fast transient electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor R. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Banakhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Power Modulator and High Voltage Conference (IPMHVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact self Marx generator with integrated PFL for an ultra wideband source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high voltage electrical discharge at pilot scale extraction of polyphenols from grape pomace</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An autonomous, very compact pulsed power device based on a synchronized spark gaps arrangement and an innovative resonant transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pecquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio &amp; Food Electro-technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t>
+              <w:t xml:space="preserve">3rd Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292460v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 250kV-300ps-350Hz Marx generator as source for a UWB radiation system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improvement of polyphenols extraction from grape pomace using pulsed arc electro-hydraulic discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Pulsed Power Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297999v1</w:t>
+                <w:t xml:space="preserve">hal-04292454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of polyphenols extraction from grape pomace using pulsed arc electro-hydraulic discharges.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A novel and non-invasive Pulsed Electric Field technique for industrial food processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Banakhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">IET Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292454v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and non-invasive Pulsed Electric Field technique for industrial food processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A 250kV-300ps-350Hz Marx generator as source for a UWB radiation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">17th IEEE International Pulsed Power Conference (PPC2009), session orale, Washington DC, June 28 – July 2, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, WASHINGTON, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298158v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 250kV-300ps-350Hz Marx generator as source for a UWB radiation system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electro-optic sensors for the measurement of intense and fast transient electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bucur Mircea Novac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor R. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Pulsed Power Conference (PPC2009), session orale, Washington DC, June 28 – July 2, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, WASHINGTON, United States. pp.0</w:t>
+              <w:t xml:space="preserve">IET Pulsed Power Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481033v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic sensors for the measurement of intense and fast transient electric fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A 250kV-300ps-350Hz Marx generator as source for a UWB radiation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Pulsed Power Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">17th IEEE International Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298044v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-wideband pulsed source based on a Tesla transformer and a coaxial generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Application of high voltage electrical discharge at pilot scale extraction of polyphenols from grape pomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euro-Asian Pulsed power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Conference on Bio &amp; Food Electro-technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297467v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Fast Marx Generator for High power Ultra Wideband Pulse Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ultra-wideband pulsed source based on a Tesla transformer and a coaxial generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rivaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euro-Asian Pulsed Power conference</w:t>
+              <w:t xml:space="preserve">2nd Euro-Asian Pulsed power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282323v1</w:t>
+                <w:t xml:space="preserve">hal-04297467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of Fast Marx Generator for High power Ultra Wideband Pulse Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Silvestre de Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Euro-Asian Pulsed Power conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-voltage improvement on the Valentine antenna for ultra-wideband applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROEM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33134,154 +33251,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURES ET ANALYSES DES ÉMISSIONS RAYONNÉES CHAMP PROCHE DES PCB DE PUISSANCE À BASE DE SEMI-CONDUCTEURS GRAND-GAP MOSFET SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR- ONDES (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33291,147 +33408,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de couplage magnétique à couplage variable et circuit transformateur comportant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Boudara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rivaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: xxx-xxx. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33441,265 +33558,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne ULB intégrant une source impulsionnelle optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric subnanosecond pulse generation for radar and biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertrand-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33709,147 +33826,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Ion Mass Spectrometry as a tool to analyze Semiconductor Opening Switch diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Loire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mawuena Remi Degnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33859,114 +33976,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un système de génération d'impulsions haute tension ultra brèves Application aux radars larges bandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Pau et des Pays de l'Adour, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId531"/>
+      <w:footerReference w:type="default" r:id="rId533"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34113,51 +34230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05108354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3570808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Gusev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004605" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05319209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huiskamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Minamitani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3614273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05319172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sousbielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanconie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3592694" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejlal Shahriari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Parker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3573764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04585513v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3403379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04521110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04585533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maysonnave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3405578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouzit Wouzit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ni52122995491" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04528888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3377898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3286940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3275315" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3241353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3320245" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavrinovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3273813" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Degnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Baranov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3284657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3192561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3187213" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3148469" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3192286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03693402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Remi Degnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daulhac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3177702" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Prudaev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2064/1/012120" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2020.129011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhyun Cho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2943198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02014189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pecquois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2017.2781620" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhen Xiao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2854971" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor R. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2844160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2569461" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2558470" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2547279" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;zinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2015.77021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Almeida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2313372" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Louverdis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2340014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Banakhr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2293915" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2245148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vezinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2189138" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764592v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690906" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Banakhr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2188909" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassany" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Modin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Merle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2135867" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3463" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauchamp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lasserre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2034574" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cadhilon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZH3WFGHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delvert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pothee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delhoume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010658v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010619v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730335v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04850385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494597v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04752489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bohez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petitjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier James" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goeury" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730329v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071164v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jergus Strucka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071186v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04074596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071249v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. James" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04072796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071311v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kramer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Daulhac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03765002v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666045v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403714v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666243v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403919v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666200v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403797v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666257v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prudaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403946v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cadilhon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666219v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666275v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469362v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478175v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469179v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469201v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469084v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Yan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469186v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469276v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469323v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hyvernaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292606v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Imbert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478182v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469333v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469252v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470019v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Uskov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025951v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478189v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026318v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Verge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026387v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026084v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026433v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026400v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026145v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154234v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Pemen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154280v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026530v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162536v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162525v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162526v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026556v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026547v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372183v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154246v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154262v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372184v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162528v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372186v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162538v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154239v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. Beckers" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154271v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162519v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372177v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372185v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154233v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372179v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02155364v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161997v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162514v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299570v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02155363v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246510v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvestre de Ferron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372178v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154020v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179671" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372176v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01223665v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154007v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labruyere" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003381" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01223672v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162532v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154017v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2014.7287321" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154249v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banakhr" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161986v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153973v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parker" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louverdis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154009v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299279v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Smith" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPC.2013.6627458" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894189v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299265v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914673v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299310v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299192v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299198v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292496v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299176v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299202v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duband" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299191v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299153v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299132v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299165v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299127v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299138v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299161v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299125v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPC.2011.6191439" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299157v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298492v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298318v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298342v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298286v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298216v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298304v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298274v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298513v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297999v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292454v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298158v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481033v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ress" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298044v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarkar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greenwood" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297467v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282323v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282303v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297333v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246461v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand-Vincent" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246486v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008714v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010696v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05319209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huiskamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Minamitani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3614273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05319172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sousbielle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanconie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3592694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Gusev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena R&#233;mi Degnon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004605" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela S&#225;nchez-Quintero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Unterholzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parsy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejlal Shahriari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Parker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3573764" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05108354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhabin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3570808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04585513v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piaser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3403379" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouzit Wouzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/ni52122995491" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04521110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ariztia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve2.12416" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04585533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maysonnave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3405578" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04528888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3377898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bucur Mircea Novac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3241353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chauloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3320245" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3275315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bioe.2022.0031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04156102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavrinovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3273813" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Degnon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Baranov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3284657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04067037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcreynolds" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12071473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2023.3286940" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03693402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Remi Degnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daulhac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3177702" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3192286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3192561" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3148469" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3187213" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03653532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasi Frost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Senior" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Prudaev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2064/1/012120" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2020.3034286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Paquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2020.129011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhyun Cho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2943198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzhen Xiao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor R. Smith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2844160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02146092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2854971" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02014189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pecquois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tps.2017.2781620" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2558470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souakri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smycz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005764" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2547279" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2569461" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.7076777" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; V&#233;zinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jemaa.2015.77021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Louverdis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2340014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bayol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Demol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2313372" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Banakhr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2293915" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morell" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2245148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Ferron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vezinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2189138" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Banakhr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2188909" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pignolet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690906" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PB05393-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cassany" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.3463" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Modin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Merle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2135867" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00652247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauchamp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Lasserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2009.2034574" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042732" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480429v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cadhilon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lemont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/10/105504" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2B1D6CE91E68EB9537D493A155583B224C60669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03764539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1084" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020521v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Amal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/aphyspola.115.1115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03751649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa:20070250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03020508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Domens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008125" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5230146B95B95576B24B934BFA7A28481710E5CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GPGBVSZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2006.883346" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Domens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/24/021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZH3WFGHP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0H3TWM6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935892v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001194" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T096HM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03935886v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/10/316" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3ZKV186J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108374v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delvert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pothee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delhoume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010553v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05010596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473550v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731136v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Sigogne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04850385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05473578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04752489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bohez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petitjean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier James" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goeury" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemet-Fritsch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613209" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494583v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730329v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731177v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beigbeder" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04730335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04494635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04731192v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04072796v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jergus Strucka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071271v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071234v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071164v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403625v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;bert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. James" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04074596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071289v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071311v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kramer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071144v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04288813v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kholer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071223v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04071278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403588v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666200v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Daulhac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403919v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666172v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666150v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403714v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666243v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03765002v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04405005v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666045v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403797v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666183v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Prudaev" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403823v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403946v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cadilhon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666275v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03665470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04403752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03666233v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hyvernaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469276v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469110v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Yan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469186v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khattabi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478187v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469084v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469300v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616579v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG51384.2021.9494178" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292606v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Imbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478182v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469152v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469333v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481446v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Uskov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469140v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C.M. Fernandes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469201v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469179v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03469362v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478175v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026067v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026051v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025968v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Mir" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478189v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026433v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026318v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Verge" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026084v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026127v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026387v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026400v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026145v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162525v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154234v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xiao" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Pemen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162512v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026530v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154280v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162536v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162526v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026519v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026556v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026547v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162528v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372184v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154262v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154246v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372186v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154239v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. Beckers" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372183v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372185v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couderc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372177v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162519v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154233v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372179v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154271v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246510v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sylvestre de Ferron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02155363v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161997v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02155364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299570v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162514v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154020v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179671" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02372176v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banakhr" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02161986v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01223672v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154017v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPMHVC.2014.7287321" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153973v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louverdis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154007v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labruyere" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003381" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01223665v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Labruy&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299265v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894189v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299279v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Smith" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPC.2013.6627458" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914673v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292496v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299192v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299202v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duband" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299176v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892108v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299191v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299310v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299127v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Martin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299165v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299153v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299161v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299138v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299157v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299125v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPC.2011.6191439" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298318v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298286v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298342v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298216v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298304v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298274v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298513v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298492v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292454v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298158v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481033v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ress" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silvestre de Ferron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298044v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sarkar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Greenwood" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297999v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292460v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297467v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Amal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282323v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282303v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04297333v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246461v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertrand-Vincent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246486v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008714v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010696v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>