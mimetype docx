--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -844,295 +844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient semiempirical DFTB parameters for electronic structure prediction of 3D, 2D iodide perovskites and heterostructures</w:t>
+                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junke Jiang</w:t>
+                <w:t xml:space="preserve">Mohamed Oussama Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammo van der Heide</w:t>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.023803. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (28), pp.e01049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.023803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963542v1</w:t>
+                <w:t xml:space="preserve">hal-05222240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
+                <w:t xml:space="preserve">Flexible and efficient semiempirical DFTB parameters for electronic structure prediction of 3D, 2D iodide perovskites and heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Oussama Bounab</w:t>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Tammo van der Heide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+                <w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (28), pp.e01049. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.023803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.023803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222240v1</w:t>
+                <w:t xml:space="preserve">hal-04963542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inevitable Si surface passivation prior to III-V/Si epitaxy: Strong impact on wetting properties</w:t>
               </w:r>
@@ -1757,295 +1757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Formamidinium Tin Iodide Nanocrystals by Suppressing the Sn(IV) Impurities</w:t>
+                <w:t xml:space="preserve">Surface and Optical Properties of Phase-Pure Silver Iodobismuthate Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Dirin</w:t>
+                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vivani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marios Zacharias</w:t>
+                <w:t xml:space="preserve">G Krishnamurthy Grandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras Sekh</w:t>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor Cherniukh</w:t>
+                <w:t xml:space="preserve">Roberto Grisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (5), pp.1914-1923. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.14764-14773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR02742B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008964v1</w:t>
+                <w:t xml:space="preserve">hal-04189718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Optical Properties of Phase-Pure Silver Iodobismuthate Nanocrystals</w:t>
+                <w:t xml:space="preserve">Intrinsic Formamidinium Tin Iodide Nanocrystals by Suppressing the Sn(IV) Impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
+                <w:t xml:space="preserve">Dmitry Dirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Krishnamurthy Grandhi</w:t>
+                <w:t xml:space="preserve">Anna Vivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Taras Sekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Grisorio</w:t>
+                <w:t xml:space="preserve">Ihor Cherniukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (36), pp.14764-14773. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1914-1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR02742B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c04927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189718v1</w:t>
+                <w:t xml:space="preserve">hal-04008964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal scaling laws for charge-carrier interactions with quantum confinement in lead-halide perovskites</w:t>
               </w:r>
@@ -3491,429 +3491,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
+                <w:t xml:space="preserve">Charge Carrier Dynamics in Two-Dimensional Hybrid Perovskites: Dion-Jacobson vs. Ruddlesden-Popper Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+                <w:t xml:space="preserve">Dibyajyoti Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debdipto Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (42), pp.22009-22022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA07205B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560742v1</w:t>
+                <w:t xml:space="preserve">hal-02924304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Carrier Dynamics in Two-Dimensional Hybrid Perovskites: Dion-Jacobson vs. Ruddlesden-Popper Phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debdipto Acharya</w:t>
+                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stervinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA07205B⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924304v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Electron–Phonon Interaction in 2D Vertical Homovalent III–V Singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Skibitzki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Heejae Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Stervinou</w:t>
+                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (10), pp.13127-13136. </w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.024502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032030v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Pressure Engineering with Large Cage Cations in 2D Halide Perovskites Causes Lattice Softening</w:t>
               </w:r>
@@ -4827,753 +4827,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of hybrid perovskite on silicon 2-T tandem solar cells based on a Si tunnel junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density of States Broadening in CH 3 NH 3 PbI 3 Hybrid Perovskites Understood from ab initio Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liujiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayton Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-017-1284-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.787-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671794v1</w:t>
+                <w:t xml:space="preserve">hal-01724992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hsinshan Tsai</w:t>
+                <w:t xml:space="preserve">Universal description of III-V/Si epitaxial growth processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03343⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (6), pp.060401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948488v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of States Broadening in CH 3 NH 3 PbI 3 Hybrid Perovskites Understood from ab initio Molecular Dynamics Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Kilin</w:t>
+                <w:t xml:space="preserve">Hybrid Dion-Jacobson 2D Lead Iodide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.8b00166⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (10), pp.3775-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b00542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724992v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal description of III-V/Si epitaxial growth processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Geometry Distortion and Small Polaron Binding Energy Changes with Ionic Substitution in Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwnetim I Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liujiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinshan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (24), pp.7130-7136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.060401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833206v1</w:t>
+                <w:t xml:space="preserve">hal-01948488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Dion-Jacobson 2D Lead Iodide Perovskites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weijun Ke</w:t>
+                <w:t xml:space="preserve">Computational analysis of hybrid perovskite on silicon 2-T tandem solar cells based on a Si tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yilei Wu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (10), pp.3775-3783. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b00542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-017-1284-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714840v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stress-Free and Textured GaP Template on Silicon for Solar Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,77 +6307,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,77 +6843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Schottky contact on the C-V and J-V characteristics of HTM-free perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,64 +7548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Physics, Simulation, and Photonic Engineering of Photovoltaic Devices V, 9743, pp.97430N. </w:t>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8448,51 +8448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8939,503 +8939,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Physics Perspective on Hybrid Perovskite Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (19), pp.10161-10177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139763v1</w:t>
+                <w:t xml:space="preserve">hal-01138487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Physics Perspective on Hybrid Perovskite Semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles study of a sodium borosilicate glass-former. II. The glass state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (19), pp.10161-10177. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (13), pp.134202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.134202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138487v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multivalley and Multibandgap Absorption and Enhancement of Free Carriers Related to Exciton Screening in Hybrid Perovskites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503337a⟩</w:t>
+              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3-4), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004794v1</w:t>
+                <w:t xml:space="preserve">hal-01166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Multivalley and Multibandgap Absorption and Enhancement of Free Carriers Related to Exciton Screening in Hybrid Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (3-4), pp.147-156. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (22), pp.11566-11572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503337a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166477v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Functional Theory Simulations of Semiconductors for Photovoltaic Applications: Hybrid Organic-Inorganic Perovskites and III/V Heterostructures</w:t>
               </w:r>
@@ -9460,64 +9460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.649408. </w:t>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,51 +10386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10631,295 +10631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational properties of 2H-PbI$_2$ semiconductors studied via Density Functional Theory calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faical Raouafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Wei</w:t>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864417v1</w:t>
+                <w:t xml:space="preserve">hal-00842763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samy Almosni</w:t>
+                <w:t xml:space="preserve">Vibrational properties of 2H-PbI$_2$ semiconductors studied via Density Functional Theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Raouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quinci</w:t>
+                <w:t xml:space="preserve">Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Current Trends in Optical and X-Ray Metrology of Advanced Materials for Nanoscale Devices III, 541, pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842763v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles density functional theory study of strained wurtzite InP and InAs</w:t>
               </w:r>
@@ -10931,51 +10931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faical Raouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Cheikhlarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11384,359 +11384,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30-band k.p method for quantum semiconductor heterostructures</w:t>
+                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faycal Raouafi</w:t>
+                <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3600643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (7), pp.3426-3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604845v1</w:t>
+                <w:t xml:space="preserve">hal-00523804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+                <w:t xml:space="preserve">30-band k.p method for quantum semiconductor heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Raouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3600643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523804v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Electrode Materials for Lithium-Ion Batteries: The Example of Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.9518-9527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11770,51 +11770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11910,533 +11910,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Insensibility of Columnar Quantum Dot Structure Emitting at λ = 1.55 μm: A Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Mass and momentum interface equilibrium by molecular modeling. Simulating AFM adhesion between (120) gypsum faces in a saturated solution and consequences on gypsum cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mainprice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">research letters in physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (3), pp.290-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492312v1</w:t>
+                <w:t xml:space="preserve">hal-00303800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of highly strained InAs material from first-principles modelling: application to an ideal QD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.165505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/41/16/165505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semianalytical model for simulation of electronic properties of narrow-gap strained semiconductor quantum nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.085305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.085305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and momentum interface equilibrium by molecular modeling. Simulating AFM adhesion between (120) gypsum faces in a saturated solution and consequences on gypsum cohesion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mainprice</w:t>
+                <w:t xml:space="preserve">Polarization Insensibility of Columnar Quantum Dot Structure Emitting at λ = 1.55 μm: A Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">research letters in physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.681397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/681397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303800v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass and momentum interface equilibrium by molecular modeling. Simulating AFM adhesion between (120) gypsum faces in a saturated solution and consequences on gypsum cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jouanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Mainprice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12521,64 +12521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (14-15), pp.1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12625,51 +12625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semianalytical evaluation of linear and nonlinear piezoelectric potentials for quantum nanostructures with axial symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,51 +12738,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (220)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (221)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12791,51 +12791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Empirical models for excitonic polarons induced by multiple polar modes and abinitio approach to optoelectronic properties in locally disordered 3D halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12897,451 +12897,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of Wulff-Kaischew equilibrium shapes during heteroepitaxial Growth of III-V on Si: DFT and in-situ Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Towards Accurate Predictions of Optoelectronic and Transport Properties of Metal Halide Perovskites: The Role of Intrinsic Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciano Giustino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Global Physics Summit 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society (APS), Mar 2025, Anaheim, California, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212796v1</w:t>
+                <w:t xml:space="preserve">hal-05219414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Accurate Predictions of Optoelectronic and Transport Properties of Metal Halide Perovskites: The Role of Intrinsic Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feliciano Giustino</w:t>
+                <w:t xml:space="preserve">DFTB Parametrization for Iodide and Bromide Perovskites and Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammo van der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219414v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFTB Parametrization for Iodide and Bromide Perovskites and Heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219391v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration intensity and Fröhlich electron phonon coupling in halide perovskite CsPbBr3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zeli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13351,1375 +13351,1388 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t>
+              <w:t xml:space="preserve">MRS Spring meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219293v1</w:t>
+                <w:t xml:space="preserve">hal-05224005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational structure and electron-phonon interactions in halide perovskite CsPbBr3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marios Zacharias</w:t>
+                <w:t xml:space="preserve">Predictions of Wulff-Kaischew equilibrium shapes during heteroepitaxial Growth of III-V on Si: DFT and in-situ Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Apergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t>
+              <w:t xml:space="preserve">APS Global Physics Summit 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society (APS), Mar 2025, Anaheim, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224005v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Bromide Perovskites: Electronic Structure Predictions in 3D, 2D, and Heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Influence of the Anharmonicity and Phase Transitions on the Fröhlich Electron-Phonon Coupling of CsPbBr3: A First-Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeli Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATSUS Spring 2026 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2026.248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166016v1</w:t>
+                <w:t xml:space="preserve">hal-05610474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Bromide Perovskites: Electronic Structure Predictions in 3D, 2D, and Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammo van der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, ERQUY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204877v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier-lattice coupling, excitonic and polaronic effects and strong lattice anharmonicity on the optoelectronic properties of halide perovskites and their nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
+                <w:t xml:space="preserve">III-V/Si Heteroepitaxy: Understanding and Mastering Growth Fundamentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aseem Kshisagar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Light Emitting Materials 2025 (EMLEM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, la canée, Greece</w:t>
+              <w:t xml:space="preserve">24th American Conference on Crystal Growth and Epitaxy (ACCGE-24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Stevenson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329306v1</w:t>
+                <w:t xml:space="preserve">hal-05204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Iodide and Bromide Perovskites: From 3D and 2D Materials to Heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effect of carrier-lattice coupling, excitonic and polaronic effects and strong lattice anharmonicity on the optoelectronic properties of halide perovskites and their nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Kshisagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Emerging Light Emitting Materials 2025 (EMLEM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, la canée, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219381v1</w:t>
+                <w:t xml:space="preserve">hal-05329306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into heteroepitaxial growth: Predicting equilibrium crystal shapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Semi-Empirical DFTB Parameters for Iodide and Bromide Perovskites: From 3D and 2D Materials to Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammo van der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Raúl Lien-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MatEpi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2025, Institut d'Electronique de Microélectronique et de Nanotechnologie (IEMN) in Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357086v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carrier-lattice coupling and lattice matching on the optoelectronic properties of halide perovskites and their heterostructures and nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junke Jiang</w:t>
+                <w:t xml:space="preserve">Theoretical insights into heteroepitaxial growth: Predicting equilibrium crystal shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Apergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATSUS Fall 2025 Conference (MATSUSFall25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">GDR MatEpi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2025, Institut d'Electronique de Microélectronique et de Nanotechnologie (IEMN) in Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329321v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
+                <w:t xml:space="preserve">Effect of carrier-lattice coupling and lattice matching on the optoelectronic properties of halide perovskites and their heterostructures and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MATSUS Fall 2025 Conference (MATSUSFall25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205424v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Cornet</w:t>
+                <w:t xml:space="preserve">STRUCTURE ATOMIQUE DES PAROIS D’INVERSION DANS LES COUCHES DE SEMICONDUCTEURS III-V EPITAXIEES SUR SUBSTRAT SILICIUM (100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Vi Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Anfar</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204846v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effective solar water splitting with III-V/Si epitaxial photoelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Boulingui Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divishth Gutpa</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zakaria Anfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Innovative and Advanced Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745358v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into electron-lattice coupling, excitonic polarons and lattice polymorphism in 3D halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14777,743 +14790,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending tight-binding models from bulk to layered halide perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stability of monodomain III-V crystals over a Si monoatomic step including the formation of antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS spring meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505864v1</w:t>
+                <w:t xml:space="preserve">hal-04745358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+                <w:t xml:space="preserve">Extending tight-binding models from bulk to layered halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baker Shalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATSUS Spring 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.matsus.2024.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745129v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
+                <w:t xml:space="preserve">Understanding III-V/Si Heteroepitaxy: Experiments and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">8th European conference on crystal growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738319v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic and excitonic properties of novel perovskite-like materials.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">III-V/Si epitaxial growth and antiphase domains: a matter of symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">emrs spring meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, strasbourg, France</w:t>
+              <w:t xml:space="preserve">OSEPI : Epitaxie des oxydes et des semiconducteurs, GDR MATEPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190475v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+                <w:t xml:space="preserve">Photovoltaic and excitonic properties of novel perovskite-like materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Fundamental research – New materials” COST 2023 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, France</w:t>
+              <w:t xml:space="preserve">emrs spring meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224975v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Dirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taras Sekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Cherniukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Materials for Advanced Technologies, ICMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
@@ -15536,936 +15545,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface ligands on the electronic properties of AgBiI4 rudorffites nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
+                <w:t xml:space="preserve">Wetting properties of heteroepitaxial systems determined from surface and interface energies calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Krishnamurthy Grandhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Perovskites Haogénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">“Fundamental research – New materials” COST 2023 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434480v1</w:t>
+                <w:t xml:space="preserve">hal-04224975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-informed tight-binding modeling of disordered hybrid perovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+                <w:t xml:space="preserve">Influence of surface ligands on the electronic properties of AgBiI4 rudorffites nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krishnamurthy Grandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting 2023 (APS March Meeting 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées des Perovskites Haogénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126245v1</w:t>
+                <w:t xml:space="preserve">hal-04434480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optoelectronic Properties of 2D Multilayered Perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Symmetry-informed tight-binding modeling of disordered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting 2023 (APS March Meeting 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326517v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-binding modelling of layered halide perovskites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural and Optoelectronic Properties of 2D Multilayered Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8è Journées Pérovskites Halogénées 2023 (JPH 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">MRS Fall 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126285v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergii Yakunin</w:t>
+                <w:t xml:space="preserve">Tight-binding modelling of layered halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Metal-halide Perovskites for Photovoltaics, Optoelectronics and Photonics (Sus-MHP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8è Journées Pérovskites Halogénées 2023 (JPH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949774v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface termination on the structural and electronic properties at the Pb-free perovskite/charge transport material interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfaces/interfaces in atomic-scale semiconductor devices: structural and electronic properties of Pb-free perovskites and charge transport materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingping Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Metal-halide perovskites for photovoltaics, optoelectronics and photonics Conference (Sus-MHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949220v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Dirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Bodnarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Cherniukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Yakunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Limasol, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.emlem.2022.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétéro-épitaxie III-V/Si : contrôle des propriétés des surfaces et interfaces pour la photo-électrochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16487,377 +16496,377 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Dijon (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces/interfaces in atomic-scale semiconductor devices: structural and electronic properties of Pb-free perovskites and charge transport materials.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Intrinsic formamidinium tin iodide nanocrystals by suppressing the Sn(IV) impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Dirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Bodnarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Cherniukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Yakunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Metal-halide perovskites for photovoltaics, optoelectronics and photonics Conference (Sus-MHP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Metal-halide Perovskites for Photovoltaics, Optoelectronics and Photonics (Sus-MHP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, València, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.sus-mhp.2022.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949767v1</w:t>
+                <w:t xml:space="preserve">hal-03949774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bulk, to surface and interface properties of unusual semiconductors at the atomic scale to promising devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of surface termination on the structural and electronic properties at the Pb-free perovskite/charge transport material interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingping Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOTEXNOLOGY 2022 / 15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Light Emitting Materials (EMLEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790823v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling surface and interface properties of Pb-free perovskites from atomic scale simulation for thin-film device applications</w:t>
+                <w:t xml:space="preserve">From bulk, to surface and interface properties of unusual semiconductors at the atomic scale to promising devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingping Jiang</w:t>
@@ -16892,97 +16901,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">NANOTEXNOLOGY 2022 / 15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790792v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic studies of surface and interface properties in lead-free halide perovskite semiconductor devices</w:t>
+                <w:t xml:space="preserve">Unveiling surface and interface properties of Pb-free perovskites from atomic scale simulation for thin-film device applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pingping Jiang</w:t>
@@ -17017,10014 +17026,10014 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788870v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on metal halide perovskites and their interfaces*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic studies of surface and interface properties in lead-free halide perovskite semiconductor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">George Volonakis</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609687v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the properties of multilayered perovskites and their interfaces for optoelectronic applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results on metal halide perovskites and their interfaces*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junke Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858234v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface termination on electronic configurations at FASnI3/C60 interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pingping Jiang</w:t>
+                <w:t xml:space="preserve">Tuning the properties of multilayered perovskites and their interfaces for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPTIQUE Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500082v1</w:t>
+                <w:t xml:space="preserve">hal-03858234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight into absolute surface and interface energies, and optoelectronic properties of 2D vertical singularities for III-V/Si heterostructure applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of surface termination on electronic configurations at FASnI3/C60 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Materials Research Society (MRS) Fall-meeting and exhibit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225118v1</w:t>
+                <w:t xml:space="preserve">hal-03500082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insight into absolute surface and interface energies, and optoelectronic properties of 2D vertical singularities for III-V/Si heterostructure applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">International Materials Research Society (MRS) Fall-meeting and exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408282v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imen Jadli</w:t>
+                <w:t xml:space="preserve">Electronic Structure and Stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) Vacancy Ordered Double Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402743v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aymen Yangui</w:t>
+                <w:t xml:space="preserve">Rudorfittes for solar-cell applications: Insights on their structures, electronic and optical properties from rst-principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2021 (E-MRS 2021 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500125v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+                <w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588366v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid ambipolar 2D semimetal/semiconductor III-V/Si heterostructures: Promises for photonics, energy harvesting and electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">Webinar on Materials science, engineering and technology - VEBLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VEBLEO international organization, Dec 2021, virtual, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03392254v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure and Stability of Cs2TiX6 and Cs2ZrX6 (X = Br, I) Vacancy Ordered Double Perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500075v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudorfittes for solar-cell applications: Insights on their structures, electronic and optical properties from rst-principles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2021 (E-MRS 2021 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254267v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band engineering of nickel oxide interfaces and connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409493v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aymen Yangui</w:t>
+                <w:t xml:space="preserve">Band engineering of nickel oxide interfaces and connection between absolute valence energy alignment and surface dipoles in halide perovskite heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Basera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra J Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2021, online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500085v1</w:t>
+                <w:t xml:space="preserve">hal-03409493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards lead-free perovskite device architectures: interface simulations of tin-based heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.nfm.2021.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469859v1</w:t>
+                <w:t xml:space="preserve">hal-03500085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of 2D perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">Towards lead-free perovskite device architectures: interface simulations of tin-based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semiconductors, perovskites and 2D materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500052v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optoélectroniques et structurales des pérovskites halogénées 3D, 2D and 0D : quelques résultats récents</w:t>
+                <w:t xml:space="preserve">Physics of 2D perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraj Sidhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Semiconductors, perovskites and 2D materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366800v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between structural and electronic properties at Pb-free perovskite/electron transport material interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Propriétés optoélectroniques et structurales des pérovskites halogénées 3D, 2D and 0D : quelques résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500333v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between structural and optoelectronic properties of multilayered perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaotong Li</w:t>
+                <w:t xml:space="preserve">Interplay between structural and electronic properties at Pb-free perovskite/electron transport material interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Volonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500116v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Interplay between structural and optoelectronic properties of multilayered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siraj Sidhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796793v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical perspective on the electronic and optical properties of layered halide perovskites: Symmetry analysis of quantum-well electronic structure and charge/energy transfer processes beyond the quantum-well picture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
+                <w:t xml:space="preserve">Optical and structural characterization of thin MoS2 layers on SiO2/Si substrates, towards the development of MoS2/Si heterojunction photovoltaics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienlo Flora Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Povey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Semiconductor Conference (CAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS52836.2021.9604140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200224v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of quantum and dielectric confinements in layered perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical perspective on the electronic and optical properties of layered halide perovskites: Symmetry analysis of quantum-well electronic structure and charge/energy transfer processes beyond the quantum-well picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146533v1</w:t>
+                <w:t xml:space="preserve">hal-03200224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the electronic structure of deficient hybrid metal halide perovskite frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">On the effects of quantum and dielectric confinements in layered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954072v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Layered and Deficient Metal Halide Perovskites from First Principles and Symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Understanding the electronic structure of deficient hybrid metal halide perovskite frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030887v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">Insight into Layered and Deficient Metal Halide Perovskites from First Principles and Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">2020 Virtual MRS Fall Meeting &amp; Exihibit, Symposium: F.EL08: Frontiers of Halide Perovskites—Linking Fundamental Properties to Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032905v1</w:t>
+                <w:t xml:space="preserve">hal-03030887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight on quantum and dielectric confinement in metal-halide perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">GaPSb/Si tandem material with APBs for efficient overall water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C-Nano PACA, Sep 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journées Nanomatériaux de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305167v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insight on quantum and dielectric confinement in metal-halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C-Nano PACA, Sep 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114787v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and theoretical studies of Black Phases of CsPbI3: influence of the anharmonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanyie Nie</w:t>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Materials Research Society - Spring Meeting 2019 (MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168287v1</w:t>
+                <w:t xml:space="preserve">hal-02114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation engineering in layered Halide Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041105v1</w:t>
+                <w:t xml:space="preserve">hal-02189095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal growth mechanism of III-V/Si: using antiphase boundaries for devices.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalation engineering in layered Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189095v1</w:t>
+                <w:t xml:space="preserve">hal-03041105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyie Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting 2019 (APS March Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048639v1</w:t>
+                <w:t xml:space="preserve">hal-02168287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">A universal mechanism to describe III-V epitaxy on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">20th European Molecular Beam Epitaxy Workshop (Euro-MBE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305423v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Halide Perovskites: A New Class of Semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua Leveillee</w:t>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes: a new route for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Flexible Organic Electronics (ISFOE19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">11è Journées Scientifiques de Porquerolles (JSP2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C'Nano-PACA, Sep 2019, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269450v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">Metal Halide Perovskites: A New Class of Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">Joshua Leveillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Flexible Organic Electronics (ISFOE19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112743v1</w:t>
+                <w:t xml:space="preserve">hal-02269450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic integration of III-V semiconductors on silicon for photonics and solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Piron</w:t>
+                <w:t xml:space="preserve">Alejandro Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">SPb Photonic, Optoelectronic, &amp; Electronic Materials (SPb-POEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102622v1</w:t>
+                <w:t xml:space="preserve">hal-02112743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum and dielectric confinement effects in 3D nanocrystals and 2D layered perovskites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaPSb/Si photoelectrode for Solar Fuel Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Advanced Materials Modelling (ICAMM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">European COST multsicaleSolar Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171474v1</w:t>
+                <w:t xml:space="preserve">hal-03102622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum and dielectric confinement effects in 3D nanocrystals and 2D layered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advanced Materials Modelling (ICAMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114792v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of Halide Perovskite: needs for extremely demanding high performance computing</w:t>
+                <w:t xml:space="preserve">Solar Water Splitting: surface energy engineering of GaP Template on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres CINES – Chercheurs dans les domaines de la Chimie et Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875157v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectronic properties of Halide Perovskite: needs for extremely demanding high performance computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">Rencontres CINES – Chercheurs dans les domaines de la Chimie et Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933599v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pérovskites des aspects fondamentaux jusqu'aux applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933568v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Les pérovskites des aspects fondamentaux jusqu'aux applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
+              <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965498v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909068v1</w:t>
+                <w:t xml:space="preserve">hal-01965498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">GaP Template on Si for Solar Water Splitting: surface energy engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910554v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">A universal mechanism to describe the III-V on Si growth by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Th-C1-3(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954362v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+                <w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910543v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910535v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband electronic transitions in 2D and 3D hybrid perovskites: recent results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933563v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into symmetry properties of halide perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP Spectroscopy tools for halide perovksites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933498v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of 2D and 3D halide perovskites: recent results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933622v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making and breaking the exciton in layered halide hybrid perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wanyi Nie</w:t>
+                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909056v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(114) GaP surface texturation on Si for water splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">Present status and future prospects of perovskite based Optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International conference on Photonics, Optoelectronics and Display Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708047v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present status and future prospects of perovskite based Optoelectronic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layered/3D Halide Hybrid Perovskite Semiconductors: Advances and Promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Hua Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Photonics, Optoelectronics and Display Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924117v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered/3D Halide Hybrid Perovskite Semiconductors: Advances and Promises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hong-Hua Fang</w:t>
+                <w:t xml:space="preserve">GaP-based materials on silicon for photonics and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart NanoMaterials 2018: Advances, Innovation and Applications (SNAIA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723330v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">A general III-V/Si growth process description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933499v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Beam X-ray Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">III-V/Si heterogeneous growth : thermodynamics and antiphase domains formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352639v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Multiband electronic transitions in 2D and 3D hybrid perovskites: recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyie Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148326v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale textured GaP(114) growth on vicinal Si substrate by Molecular Beam Epitaxy for water splitting applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">An insight into symmetry properties of halide perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Molecular-Beam Epitaxy (ICMBE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Shanghai, China. pp.Tu-P-43(S)</w:t>
+              <w:t xml:space="preserve">WORKSHOP Spectroscopy tools for halide perovksites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910556v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide perovskites: recent advances in optoelectronic properties from atomic scale modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of 2D and 3D halide perovskites: recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909032v1</w:t>
+                <w:t xml:space="preserve">hal-01933622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Halide perovskites: recent advances in optoelectronic properties from atomic scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952815v1</w:t>
+                <w:t xml:space="preserve">hal-01909032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of multilayered perovskites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+                <w:t xml:space="preserve">Anharmonicity and Disorder in the Black Phases of CsPbI3 used for Stable Inorganic Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Conference on Photovoltaic Energy Conversion (WCPEC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waikoloa, United States. pp.1715-1717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933629v1</w:t>
+                <w:t xml:space="preserve">hal-01952815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traore</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of multilayered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909027v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Assam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908983v1</w:t>
+                <w:t xml:space="preserve">hal-01909027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making and breaking of the exciton in layered halide hybrid perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wanyi Nie</w:t>
+                <w:t xml:space="preserve">Black Phases of CsPbI3: Structural and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">nanoGe Fall Meeting 2018 (NGFM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torremolinos, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.fallmeeting.2018.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723255v1</w:t>
+                <w:t xml:space="preserve">hal-01908983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Making and breaking of the exciton in layered halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/nusod.2018.8570250⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969296v1</w:t>
+                <w:t xml:space="preserve">hal-01723255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+                <w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nusod.2018.8570250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933558v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Physics of multilayered halide perovskite semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyie Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2018 (E-MRS 2018 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723310v1</w:t>
+                <w:t xml:space="preserve">hal-01933558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to perovskite solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Tight-Binding modeling of CsPbI3 in several perovskite phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marronnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Summer School FOREverOPV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.abxpvperopto.2018.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933644v1</w:t>
+                <w:t xml:space="preserve">hal-01723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t>
+                <w:t xml:space="preserve">Introduction to perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">International Summer School FOREverOPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533009v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the efficient exciton dissociation in layered perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+                <w:t xml:space="preserve">Electronic properties of bulk 3D, 2D Ruddlesden-Popper phases and colloidal quantum dots of halide perovskite semiconductors: recent results (Keynote Speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Constantinos C Stoumpos</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660182v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of 2D-layered Ruddlesden-Popper hybrid organic-inorganic perovskites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the efficient exciton dissociation in layered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos C Stoumpos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533012v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
+                <w:t xml:space="preserve">Physical properties and stability of 3D and layered perovskite materials for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660181v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of HTM-free and WOx based perovskite cells: Effects of interface conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">GaP/Si(001) polar-on-nonpolar epitaxial growth revisited by scanning tunneling microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574953v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">GaP/Si(001) polar-on-nonpolar epitaxial growth revisited by scanning tunneling microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhashis Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop MultiscaleSolar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nenad Vukmirović and Jelena Radovanović; COST Action MP1406: MultiscaleSolar, Apr 2017, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">16th International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500540v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of hybrid layered perovskites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traore</w:t>
+                <w:t xml:space="preserve">Numerical simulation of HTM-free and WOx based perovskite cells: Effects of interface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660149v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and stability of 3D and layered perovskite materials for photovoltaic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">5th Workshop MultiscaleSolar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nenad Vukmirović and Jelena Radovanović; COST Action MP1406: MultiscaleSolar, Apr 2017, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660144v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP/Si(001) polar-on-nonpolar epitaxial growth revisited by scanning tunneling microscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optoelectronic properties of hybrid layered perovskites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715954v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaP/Si(001) polar-on-nonpolar epitaxial growth revisited by scanning tunneling microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of 2D-layered Ruddlesden-Popper hybrid organic-inorganic perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715971v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Physical properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708282v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight from theory on optoelectronic properties of layered hybrid perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+                <w:t xml:space="preserve">III-V/Si 3D crystal growth: a thermodynamic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psi-K Workshop "2D-layered materials for opto-electronics: a theoretical/computational perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology Meeting 2017 / Collaborative Conference on Crystal Growth (EMN 3CG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670419v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+                <w:t xml:space="preserve">Insight from theory on optoelectronic properties of layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Psi-K Workshop "2D-layered materials for opto-electronics: a theoretical/computational perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533007v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t>
+                <w:t xml:space="preserve">Physical properties of 3D and 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsinhan Tsai</w:t>
@@ -27038,12174 +27047,12174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2017 - 44th International Symposium on Compound Semiconductors (ISCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533008v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric confinement effects in perovskite nanostructures</w:t>
+                <w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Perovskites Nanocrystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2017 (E-MRS 2017 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660145v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to excitons in layered hybrid perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric confinement effects in perovskite nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spectroscopy and Dynamics of Photoinduced Electronic Excitations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Perovskites Nanocrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660147v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddlesden-Popper Phase Layered Perovskites for Stable Light-emitting Diodes and Photovoltaic Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach to excitons in layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t>
+              <w:t xml:space="preserve">Workshop on Spectroscopy and Dynamics of Photoinduced Electronic Excitations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575917v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruddlesden-Popper Phase Layered Perovskites for Stable Light-emitting Diodes and Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsinhan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos C Stoumpos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared J Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">9th International Conference on Materials for Advanced Technologies (ICMAT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Suntec, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555272v1</w:t>
+                <w:t xml:space="preserve">hal-01575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the modelling of Kelvin Probe Microscopy of heterostructures in dark and under illumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Huang</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of 2D Ruddlesden-Popper halide perovskite semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Etgar</w:t>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. Post-Deadline Paper</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Flexible Organic Electronics (ISFOE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574959v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties and molecular disorder in the plastic crystal phase of hybrid perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">A new approach to the modelling of Kelvin Probe Microscopy of heterostructures in dark and under illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Etgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251st American Chemical Society National Meeting (ACS Spring 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark. Post-Deadline Paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146180v1</w:t>
+                <w:t xml:space="preserve">hal-01574959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic properties and molecular disorder in the plastic crystal phase of hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">251st American Chemical Society National Meeting (ACS Spring 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496924v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties and carrier confinement in 2D Ruddlesden-Popper halide perovskites for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantinos C Stoumpos</w:t>
+                <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397855v1</w:t>
+                <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Properties of 3D and Layered Hybrid Halide Perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties and carrier confinement in 2D Ruddlesden-Popper halide perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos C Stoumpos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Swansea United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397849v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of molecular disorder on the structural and optoelectronic properties of halide perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Spin Properties of 3D and Layered Hybrid Halide Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t>
+              <w:t xml:space="preserve">Hybrid and Organic Photovoltaics Conference (HOPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Swansea United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420575v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental insights into hybrid perovskites for optoelectronic applications</w:t>
+                <w:t xml:space="preserve">Influence of molecular disorder on the structural and optoelectronic properties of halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-47</w:t>
+              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397608v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental insights into hybrid perovskites for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Structure-Property Relationships in Solid State Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397670v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier processes and photostability in 2D Ruddlesden-Popper and 3D perovskites materials and solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397851v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Perovskite-Based Spintronics-Theoretical Inspections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannatassen Appavoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397831v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Towards a Hybrid Perovskite-Based Spintronics-Theoretical Inspections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaron stabilization by cooperative lattice distortion and cation rotations in hybrid perovskite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Structure-Property Relationships in Solid State Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397853v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Carrier processes and photostability in 2D Ruddlesden-Popper and 3D perovskites materials and solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advanced Materials Modelling (ICAMM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397663v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, optoelectronic and spin properties of 3D and layered hybrid perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectronic properties of 3D and layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Materials Research Society Spring Meeting 2016 (MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397754v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modelling of perovskite/silicon tandem cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic, optoelectronic and spin properties of 3D and layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9743-21</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics (ABXPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397746v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties of hybrid perovskites and drift-diffusion modelling of perovskite/silicon tandem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hi-resolution Spectroscopy for Applied Research (Hi-SPEAR), satellite workshop of the SOLEIL Synchrotron 2016 Users’ meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9743-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397600v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid perovskites for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t>
+              <w:t xml:space="preserve">Hi-resolution Spectroscopy for Applied Research (Hi-SPEAR), satellite workshop of the SOLEIL Synchrotron 2016 Users’ meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397875v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin properties of 3D and layered halide hybrid perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the dielectric properties of the 2D-3D halide perovskites by chemical engineering: a theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Robles</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397878v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Ab initio des pérovskites hybrides 2D et 3D : Confinements quantiques et diélectriques et effet Rashba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin properties of 3D and layered halide hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Electronic and Structural Dynamics in Hybrid Perovskites: Theory Meets Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Telluride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416180v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Ab initio des pérovskites hybrides 2D et 3D : Confinements quantiques et diélectriques et effet Rashba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sapori</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-48</w:t>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397750v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la croissance cohérente de GaP/Si(001) en couche mince</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Theoretical studies of Rashba and Dresselhaus effects in hybrid organic-inorganic perovskites for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9742-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497149v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Etude de la croissance cohérente de GaP/Si(001) en couche mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bahri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497144v1</w:t>
+                <w:t xml:space="preserve">hal-01497149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+                <w:t xml:space="preserve">3D GaP/Si(001) growth mode and antiphase boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146493v1</w:t>
+                <w:t xml:space="preserve">hal-01497144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités autour des pérovskites hybrides sur le site Rennais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Physical properties and photostability of 3D and 2D Ruddlesden-Popper perovskite materials for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsinhan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1è Journée Pérovskites Hybrides (JPH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">6è Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162193v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Confinement in Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités autour des pérovskites hybrides sur le site Rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Képénékian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on II-VI Compounds and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1è Journée Pérovskites Hybrides (JPH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403378v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites: Dielectric Confinement</w:t>
+                <w:t xml:space="preserve">Dielectric Confinement in Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Képénékian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">17th International Conference on II-VI Compounds and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203373v1</w:t>
+                <w:t xml:space="preserve">hal-01403378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of wide band gap Al4SiC4: experimental and theoretical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layered II-VI Semiconductor Colloidal Nanoplatelets and Hybrid Perovskites: Dielectric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussende</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162159v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid perovskites from a solid state physics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PhotoVoltaic Technical Conference (PVTC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162135v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of spin-orbit coupling and organic cations for the optoelectronic properties of 3D and layered hybrid perovskites</w:t>
+                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Abdelbaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403380v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Atomistic modelling of multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">2è réunion plénière du GDR ModMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203374v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938419v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+                <w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403375v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modelling of multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è réunion plénière du GDR ModMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162163v1</w:t>
+                <w:t xml:space="preserve">hal-01203374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles modelling of complex silicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Homeniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Picciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Réunion Plénière GDR ModMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497190v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203371v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid perovskites from a solid state physics perspective</w:t>
+                <w:t xml:space="preserve">Optical properties of wide band gap Al4SiC4: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lanty</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403374v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites : Theoretical and Experimental Results</w:t>
+                <w:t xml:space="preserve">Hybrid Perovskites: A New Class Of Unconventional Semiconductors For Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Abdelbaki</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France (SCF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">6th PhotoVoltaic Technical Conference (PVTC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162200v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Hybrid perovskites from a solid state physics perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of spin-orbit coupling and organic cations for the optoelectronic properties of 3D and layered hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203375v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D Hybrid perovskites from a solid state physics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403372v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers and excitons in hybrid perovskite heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Tremblay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">Kaoula Jemli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147506v1</w:t>
+                <w:t xml:space="preserve">hal-01403372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId633" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence of InGaAs/GaP quantum dots and band engineering of AlGaP/GaP laser injection layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2015 (CSW 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santa-Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147481v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects towards a GaP/Si platform for monolithic integrated photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchet</w:t>
+                <w:t xml:space="preserve">Structural, electronic properties and carrier dynamics in InGaAs(N)/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">18th European Molecular Beam Epitaxy Workshop (Euro-MBE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497220v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative evaluation of microtwins and antiphase defects towards a GaP/Si platform for monolithic integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95520Z</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162198v1</w:t>
+                <w:t xml:space="preserve">hal-01497220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide optical band gap Al4SiC4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95520Z</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203372v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of the optical properties in organometallic halide perovskites for photovoltaic applications1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide optical band gap Al4SiC4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aditya D Mohite</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Physical Society March Meeting 2015 (APS March Meeting 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122466v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio modeling of the optical properties in organometallic halide perovskites for photovoltaic applications1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda J Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya D Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Hybrid and Organic Photovoltaics (HOPV 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">American Physical Society March Meeting 2015 (APS March Meeting 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162191v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">A Solid State physics perspective on hybrid perovskites for photovoltaics and optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Hybrid and Organic Photovoltaics (HOPV 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115312v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high pressure to unravel the nature of optical transitions in (In,Ga)As/GaP quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th High Pressure in Semiconductor Physics conference (HPSP-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114998v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+                <w:t xml:space="preserve">Using high pressure to unravel the nature of optical transitions in (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Nestoklon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society 2014 Spring Meeting (EMRS SPRING 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">16th High Pressure in Semiconductor Physics conference (HPSP-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018512v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Ispas</w:t>
+                <w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society 2014 Spring Meeting (EMRS SPRING 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938034v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Perovskites for Solar Cells: A Change of Paradigm Toward Conventional Semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91400Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077164v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid perovskites :an insight into the optoelectronic properties</w:t>
+                <w:t xml:space="preserve">Introduction aux perovskites hybrides pour le photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd French-Japanese Workshop on Organic and Hybrid Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4è Journées nationales du photovoltaïque (JNPV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083066v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights into multibandgap hybrid perovskites for photovoltaic applications</w:t>
+                <w:t xml:space="preserve">Multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCS IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Salford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004488v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux perovskites hybrides pour le photovoltaïque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">First-principles modelling of silicate glasses: interplay between structural and vibrational properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées nationales du photovoltaïque (JNPV 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Atelier Modélisation des Oxydes, GDR ModMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162153v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibandgaps and multivalleys hybrid perovskites for photovoltaic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Perovskites for Solar Cells: A Change of Paradigm Toward Conventional Semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCS IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018501v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric profiles and optoelectronic properties of colloidal nanoscale platelets of CdSe and hybrid perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid perovskites :an insight into the optoelectronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd French-Japanese Workshop on Organic and Hybrid Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018516v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites: a Change of Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric profiles and optoelectronic properties of colloidal nanoscale platelets of CdSe and hybrid perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077167v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes dans le domaine des Pérovskites Hybrides pour les technologies photovoltaïques et l'optoélectronique</w:t>
+                <w:t xml:space="preserve">Optoelectronic Properties of Hybrid Perovskites: a Change of Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES JNES / DERBI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018518v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancées récentes dans le domaine des Pérovskites Hybrides pour les technologies photovoltaïques et l'optoélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONGRES JNES / DERBI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114877v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes dans le domaine des pérovskites hybrides pour les technologies photovoltaïques et l’optoélectronique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nestoklon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Nationales de Photonique Organique (JNPO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.Th-B1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077169v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General approach of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations in semiconductors and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avancées récentes dans le domaine des pérovskites hybrides pour les technologies photovoltaïques et l’optoélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Engineering (MSE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">2è Journées Nationales de Photonique Organique (JNPO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162136v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a lattice-matched III-V-N/Si photovoltaic tandem cell monolithically integrated on silicon substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General approach of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations in semiconductors and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Engineering (MSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-014-9909-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951949v1</w:t>
+                <w:t xml:space="preserve">hal-01162136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a lattice-matched III-V-N/Si photovoltaic tandem cell monolithically integrated on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1397-1403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-014-9909-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018514v1</w:t>
+                <w:t xml:space="preserve">hal-00951949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Modelling of Multibandgaps and Multivalleys Hybrid Perovskites for Photovoltaic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of multi-valley and multi-bandgap absorption and exciton inhibition in hybrid perovskites for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Materials Science Engineering (MSE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">ICAMM2014 : International Conference on Advanced Materials Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077173v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties of II-VI semiconductor colloïdal nanoplatelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic Modelling of Multibandgaps and Multivalleys Hybrid Perovskites for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 Years Quantum Dots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference Materials Science Engineering (MSE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018510v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid perovskites: a change of paradigm from organic optoelectronics to conventional semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic properties of II-VI semiconductor colloïdal nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay A. Gippius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Benchamekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail O. Nestoklon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30 Years Quantum Dots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018506v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, microstructural, vibrational and theoretical studies of p-type SrCu2O2 and BaCu2O2 Transparent Conductive Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid perovskites: a change of paradigm from organic optoelectronics to conventional semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162131v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational properties of SrCu2O2 studied via Density Functional Theory calculations and compared to Raman and infrared spectroscopy measurements</w:t>
+                <w:t xml:space="preserve">Optical, microstructural, vibrational and theoretical studies of p-type SrCu2O2 and BaCu2O2 Transparent Conductive Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Huyberechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.113-116, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86261Y, </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2014328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805323v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational properties of SrCu2O2 studied via Density Functional Theory calculations and compared to Raman and infrared spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Huyberechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV-th International Conference on High Pressure in Semiconductor Physics: HPSP-15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805344v1</w:t>
+                <w:t xml:space="preserve">hal-00805323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modeling of strain effects in indium based semiconductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear electro-elastic coupling in highly strained zinc-blende compounds: InGaP/GaP [111] quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on One dimensional Nanomaterials (ICON 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XV-th International Conference on High Pressure in Semiconductor Physics: HPSP-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201200498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018208v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Ispas</w:t>
+                <w:t xml:space="preserve">Ab initio modeling of strain effects in indium based semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Raouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5th International Conference on One dimensional Nanomaterials (ICON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241926v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raccordements de bandes et profils de constantes diélectriques pour des hétérostructures 2D à semiconducteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR co-DFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, guidel, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827732v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Vidal</w:t>
+                <w:t xml:space="preserve">ab initio modeling of InAs/InP valence band offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Sakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR CoDFT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918729v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ab initio modeling of InAs/InP valence band offset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
+                <w:t xml:space="preserve">On the arrangement of sodium atoms around structural units and vibrational properties of a sodium borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CoDFT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018210v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+                <w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918754v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Raccordements de bandes et profils de constantes diélectriques pour des hétérostructures 2D à semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR co-DFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, guidel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.132⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788308v1</w:t>
+                <w:t xml:space="preserve">hal-00827732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic optical confinement for ultrathin InAsN quantum well superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Raman investigation of GaP-Si interfaces grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.72-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4848486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00726876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational properties of 2H-PbI2 semiconductors studied via Density Functional Theory calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic optical confinement for ultrathin InAsN quantum well superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Sakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland. pp.464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874163v1</w:t>
+                <w:t xml:space="preserve">hal-00726876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculations of band offset at InAs/InP interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Vibrational properties of 2H-PbI2 semiconductors studied via Density Functional Theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faical Raouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Tea</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on. Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting 2012 (E-MRS Spring 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.9-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018090v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of 2D hybrid organic/inorganic perovskites for optoelectronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles calculations of band offset at InAs/InP interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Raouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Ben Cheikh Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on. Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162134v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Description of Non-Linear Electro-elastic coupling, including symmetry analysis and DFT calculations applied to nitride semiconductor compound and nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Electronic properties of 2D hybrid organic/inorganic perovskites for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Nitrides (ISNT 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1225-1232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-013-9823-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726971v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Ispas</w:t>
+                <w:t xml:space="preserve">General Description of Non-Linear Electro-elastic coupling, including symmetry analysis and DFT calculations applied to nitride semiconductor compound and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Nitrides (ISNT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836155v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726861v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General description of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations applied to semiconductors and nanostructures.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMM2012 : International Conference on Advanced Materials Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805227v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General description of non-linear electro-elastic coupling, including symmetry analysis and DFT calculations applied to semiconductors and nanostructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">ICAMM2012 : International Conference on Advanced Materials Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788544v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788485v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT Modelling Of Hybrid Inorganicorganic Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First principles simulations of borosilicate glasses: interplay structure, electronic and vibrational properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARUS Fellow workshop - Hybrid organic-inorganic nanostructures for photonics and optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Pise, Italy</w:t>
+              <w:t xml:space="preserve">13ᵉ Journées de la Matière Condensée - JMC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730505v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of DFT code to photovoltaic applications</w:t>
+                <w:t xml:space="preserve">DFT Modelling Of Hybrid Inorganicorganic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">ICARUS Fellow workshop - Hybrid organic-inorganic nanostructures for photonics and optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788493v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid organic/perovskite semiconductors : general description of the electronic band structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of DFT code to photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Wei</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726988v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">intrinsic optical confinement for ultrathin InAs/GaAs/GaP quantum well superlattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">Hybrid organic/perovskite semiconductors : general description of the electronic band structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726871v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear electro-elastic coupling in non-centrosymmetric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">intrinsic optical confinement for ultrathin InAs/GaAs/GaP quantum well superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Sakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCSIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/367/1/012005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725707v1</w:t>
+                <w:t xml:space="preserve">hal-00726871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear electro-elastic coupling in non-centrosymmetric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Kob</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Theory, Modelling and Computational Methods for Semiconductors (TMCSIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Leeds, United Kingdom. pp.012005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/367/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663461v1</w:t>
+                <w:t xml:space="preserve">hal-00725707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of carriers dynamics and laser emission in 1.55 μm InAs/InP(113)B quantum dot lasers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, And Vibrational Properties Of Borosilicate Glasses From First Principles Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée 2011 du Pôle Ouest du Réseau Français de Chimie Théorique (RFCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492346v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
+                <w:t xml:space="preserve">Analysis of carriers dynamics and laser emission in 1.55 μm InAs/InP(113)B quantum dot lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Richard</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiril Veselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77202F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.863580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641220v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiming Guo</w:t>
+                <w:t xml:space="preserve">Semi-analytical evaluation of linear and non-linear piezoelectric potential for quantum nanostructures with axial symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Folliot</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Empirical Methods in Semiconductor Nano-Structures Design and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00491905v1</w:t>
+                <w:t xml:space="preserve">hal-00641220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Light emitting diodes on silicon substrates: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TNT (Trends in Nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Spain. pp.2212-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489402v1</w:t>
+                <w:t xml:space="preserve">hal-00491905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From k·p to atomic calculations applied to semiconductor heterostructures</w:t>
               </w:r>
@@ -39217,51 +39226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39319,3493 +39328,3618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence de nanostructures sur substrat GaP/Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiming Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences de Bretagne (JNB2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491914v1</w:t>
+                <w:t xml:space="preserve">hal-00489402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of InAs/GaP interfaces from fisrt-principles modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results for the realization of light emitters on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots : Growth and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">SQDA (International Workshop on Semiconductor Quantum Dot Devices and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491834v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Calculations Applied to Semiconductor Hetero Structures</w:t>
+                <w:t xml:space="preserve">Study of InAs/GaP interfaces from fisrt-principles modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -Y. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Enginnering 2007 (ICCMSE 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots : Growth and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rennes, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491472v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stransky-Krastanow Gas Source MBE growth and optical properties of InAs/GaP quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Calculations Applied to Semiconductor Hetero Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Computational Methods in Sciences and Enginnering 2007 (ICCMSE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Corfou, Greece. pp.1331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2835997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491810v1</w:t>
+                <w:t xml:space="preserve">hal-00491472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stransky-Krastanow Gas Source MBE growth and optical properties of InAs/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alghoraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Sierra nevada, Granada, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of electronic properties of semiconductor nanostructures for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -Y. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de GDR-DFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (44)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron scattering experiment and simulation in halide perovskite CsPbBr3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Semiempirical DFTB Approaches for 3D and 2D Perovskites and Their Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marios Zacharias</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Saint-Lambert, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219422v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale description of III-V/Si (001) heteroepitaxial crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron scattering experiment and simulation in halide perovskite CsPbBr3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745307v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxial growth of III-V on Si: a DFT perspective</w:t>
+                <w:t xml:space="preserve">Atomic scale description of III-V/Si (001) heteroepitaxial crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauzia Jabeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745324v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute surface and interface energy analysis of III-V/Si and its consequences on wetting characteristics</w:t>
+                <w:t xml:space="preserve">Heteroepitaxial growth of III-V on Si: a DFT perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces &amp; Interfaces 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">36th International Confererence on the Physics of Semiconductors 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417767v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of initial surface passivation on wetting properties analysis during III-V/Si epitaxy</w:t>
+                <w:t xml:space="preserve">Absolute surface and interface energy analysis of III-V/Si and its consequences on wetting characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2024 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces &amp; Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597986v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface passivation of III-V elements on Si (001) substrate based on absolute surface and barrier energy calculations</w:t>
+                <w:t xml:space="preserve">Impact of initial surface passivation on wetting properties analysis during III-V/Si epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divishth Gutpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFP-SCF Bretagne &amp; Pays de Loire 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France. 2023</w:t>
+              <w:t xml:space="preserve">E-MRS 2024 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110076v2</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of surface passivation of III-V elements on Si (001) substrate based on absolute surface and barrier energy calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreejith Pallikkara Chandrasekharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EuroMBE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFP-SCF Bretagne &amp; Pays de Loire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225037v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute “surface and interface” energies in heterogeneous materials systems and hetero-interfaces: A theoretical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (EMRS) Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. 2022</w:t>
+              <w:t xml:space="preserve">21st EuroMBE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225099v1</w:t>
+                <w:t xml:space="preserve">hal-04225037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of absolute “surface and interface” energies in heterogeneous materials systems and hetero-interfaces: A theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'École doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">European Materials Research Society (EMRS) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434508v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of absolute “surface/interface” energies in heterogeneous materials and hetero-interfaces: A theoretical approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukheddaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journée de l'École doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788415v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of absolute “surface/interface” energies in heterogeneous materials and hetero-interfaces: A theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divishth Gutpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032889v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymen Yangui</w:t>
+                <w:t xml:space="preserve">Performances of III-P/Si based photoelectrodes for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du photovoltaïque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500365v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Bi-I rudorffites for solar-cell applications: Insights on their structures, electronic and optical properties from first-principles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+                <w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500348v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered halide perovskites for photovoltaics: first principles results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Ag-Bi-I rudorffites for solar-cell applications: Insights on their structures, electronic and optical properties from first-principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">11è Journées Nationales du PhotoVoltaïque (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168354v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atomistic scale to device modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong Huang</w:t>
+                <w:t xml:space="preserve">Layered halide perovskites for photovoltaics: first principles results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Assam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The nanoGe International Conference on Perovskite Solar Cells, Photonics and Optoelectronics (NIPHO19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2019 (E-MRS 2019 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168223v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon interactions around antiphase boundaries in InGaP/SiGe/Si : structural and optical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Skibitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : 20th Anniversary of LPQM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">From atomistic scale to device modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">The nanoGe International Conference on Perovskite Solar Cells, Photonics and Optoelectronics (NIPHO19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108397v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2020 European FET-Open project DROP-IT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study on the Strain Distribution by Scanning X-ray diffraction on GaP/Si for III-V Monolithic Integration on Silicon for Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395025v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite approach towards layered hybrid perovskites: Implications on band alignment and quantum and dielectric Confinements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2020 European FET-Open project DROP-IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">9è Journées Nationales du PhotoVoltaïque (JNPV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723219v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Hybrid Dion-Jacobson Perovskites for Solar Cell Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weijun Ke</w:t>
+                <w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941378v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Hybrid Dion-Jacobson Perovskites for Solar Cell Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sapori</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">Materials Research Society Fall Meeting 2018 (MRS 2018 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722973v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskites hybrides : quelques résultats récents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
+                <w:t xml:space="preserve">Composite approach towards layered hybrid perovskites: Implications on band alignment and quantum and dielectric Confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Assam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933607v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Pérovskites hybrides : quelques résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
+              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812584v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42821,714 +42955,714 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721648v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indefinite Permittivity in Srn+1TinO3n+1 Ruddlesden-Popper Thin Layers Grown by Molecular Beam Epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigalit Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965499v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Traoré</w:t>
+                <w:t xml:space="preserve">Indefinite Permittivity in Srn+1TinO3n+1 Ruddlesden-Popper Thin Layers Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
+              <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933611v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Composite approach for layered hybrid perovskites: band alignment, quantum and dielectric confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Assam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660167v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 3D growth mode of III-V on Si by DFT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigalit Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708149v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France. 107, pp.191603 - 191603, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the MAPbI3/TiO2 interface on (001) anatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -43537,1766 +43671,1891 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Mosconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of hybrid organic and inorganic perovskites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the 3D growth mode of III-V on Si by DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New-comer Oriented School to Ab Initio Nanoscience Simulations (ABINIT SCHOOL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Bruyères le Châtel, France. </w:t>
+              <w:t xml:space="preserve">Réunion plénière du GDR Pulse (PULSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460705v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Schottky contact on the HTM-free perovskite solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Electronic properties of hybrid organic and inorganic perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">New-comer Oriented School to Ab Initio Nanoscience Simulations (ABINIT SCHOOL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bruyères le Châtel, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523633v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Influence of Schottky contact on the HTM-free perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sapori</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">3è Journées Pérovskites Hybrides (JPH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574956v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between antiphase domains, roughness and surface/interface energies during the epitaxial growth of GaP on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon 2-T tandem solar cells based on a tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497064v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rolland</w:t>
+                <w:t xml:space="preserve">Relationship between antiphase domains, roughness and surface/interface energies during the epitaxial growth of GaP on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496922v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés optoélectroniques des pérovskites hybrides : quelques résultats théoriques et expérimentaux récents</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France. 2017</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416133v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés optoélectroniques des pérovskites hybrides : quelques résultats théoriques et expérimentaux récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t>
+              <w:t xml:space="preserve">2è Journées Pérovskites Hybrides (JPH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496666v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beck</w:t>
+                <w:t xml:space="preserve">X-ray Coherent Scattering on GaP/Si for III-V Monolithic Integration on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Phase Retrieval and Coherent Scattering (COHERENCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497243v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">Electroluminescence de boites quantiques InGaAs/GaP et ingénérie de bande des couches d’injection laser AlGaP/GaP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497238v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad Absorption Band and Photoexcited Species in Metal Halide Perovskites for Solar Cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Hybrid and Organic Photovoltaics (HOPV 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162144v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling and Rashba effect in hybrid perovskite heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+                <w:t xml:space="preserve">Broad Absorption Band and Photoexcited Species in Metal Halide Perovskites for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">6th International Conference on Hybrid and Organic Photovoltaics (HOPV 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077191v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers in hybrid perovskite heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit coupling and Rashba effect in hybrid perovskite heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. , 2014</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077189v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum and dielectric confinement of charge Carriers in hybrid perovskite heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t>
+              <w:t xml:space="preserve">Solution processed Semiconductor Solar Cells (SSSC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115307v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t>
+                <w:t xml:space="preserve">Strain-induced fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro R. Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nestoklon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrier capture and relaxation in GaAsPN/GaP quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd International Conference on the Physics of Semiconductors (ICPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Austin, United States. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -45306,51 +45565,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Electronic Properties of Metal Halide Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45359,110 +45618,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sapori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Thin Film Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.202-233, 2016, 978-1-78262-293-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781782624066-00202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -45472,51 +45731,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From unusual semiconductors at the atomic scale to potentially promising devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45551,73 +45810,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Hybrid perovskite electronic band structure from atomic orbitals, spin-orbit coupling, and exciton molecular screening (J. Phys. Chem. C May 14, 2015: Vol. 119, Iss. 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45639,103 +45898,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Understanding Quantum Confinement of Charge Carriers in Layered 2D Hybrid Perovskites (ChemPhysChem 17/2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45747,104 +46006,104 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201490083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT and k · p modelling of the phase transitions of lead and tin halide perovskites for photovoltaic cells (Phys. Status Solidi RRL 1/2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45869,82 +46128,82 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.Back Cover. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201470502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -45954,51 +46213,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for electronic structure, anharmonicity, and electron-phonon calculations in locally disordered inorganic and hybrid halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46050,73 +46309,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciano Giustino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon couplings in locally disordered materials: The case of hybrid halide perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46168,73 +46427,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciano Giustino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical approaches to Fröhlich excitonic polarons in polar semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46286,113 +46545,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational design of high performance hybrid perovskite on silicon tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kepenekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -46404,73 +46663,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic multi-valley and multi-bandgap absorption and inhibition of exciton formation in hybrid perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46492,73 +46751,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid perovskites: intrinsic multi-valley and multi-bandgap absorption for efficient solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46580,65 +46839,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Katan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId799"/>
+      <w:footerReference w:type="default" r:id="rId802"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -46706,51 +46965,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05FF2E1A"/>
+    <w:nsid w:val="A8B960EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -46937,51 +47196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pedesseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-8644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069404003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5k42-345z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2slj-bpzx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.085404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vivani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Sekh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei&#8208;fei Gao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Binyamin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Remennik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sawahreh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495026v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18306" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106377611508018X" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/35/355105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03267E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861471" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920126v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikhlarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505106" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492312v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/681397" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492285v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085305" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouanna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainprice" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411868v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.022" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK4S5LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492292v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787894" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601431v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191078v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949774v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Bodnarchuk" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.029" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949778v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2022.004" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225118v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254267v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715954v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Gangopadhyay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715971v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575917v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574959v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etgar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397746v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114998v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Nestoklon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018510v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benchamekh" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162131v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyberechts" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Servet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014328" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805323v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.130" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018208v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726876v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848486" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018090v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788493v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726871v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492346v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863580" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491442v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/107/1/012009" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491834v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Prodhomme" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491472v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835997" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491830v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225099v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788415v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500348v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168354v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168223v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395025v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723219v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941378v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722973v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933607v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933611v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708149v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523635v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460705v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523633v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574956v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416133v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162144v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077191v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077189v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115307v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462690v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154775v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086241v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201490083" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM2M8GV5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939181v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201470502" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7J9B584-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344840v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344829v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344812v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275497v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500224v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500208v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pedesseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9414-8644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069404003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Apergi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5k42-345z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Volonakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciano Giustino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n52n-g9nr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/67c2-yzjw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c03423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshi Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2slj-bpzx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammo van der Heide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#233;baud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ra&#250;l Lien-Medrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.023803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pedesseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.045304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinting Shuai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siraj Sidhik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael de Siena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.085404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Basera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dirin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vivani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Sekh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Cherniukh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c04927" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamarat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Berezovska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Moskalenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Tan Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-35842-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224894v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedesseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.075305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;gang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei&#8208;fei Gao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202201666" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdipto Acharya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095515" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cucco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kepenekian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.014604" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienlo Flora Zerbo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Povey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12101363" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966732v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430948v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0066087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyajyoti Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA07205B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Skibitzki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stervinou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04702" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02764729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03860" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Binyamin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Remennik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sawahreh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Tretiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya D Mohite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19457" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151543v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Zhou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Nie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinshan Tsai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Myae Myae Soe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nagabhushana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radha Shivaramaiah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsinhan Tsai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811006115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5091058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Neukirch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayton Vogel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kilin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.8b00166" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833206v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.060401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Mao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Ke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b00542" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwnetim I Abate" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03343" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1284-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801585" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b02078" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811274v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos C Stoumpos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04659-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marronnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Roma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00267" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Assam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Che" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b08202" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modreanu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussende" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5128" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01486953v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal4211" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Smith" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Smith" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC02848A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495026v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01403303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA90200F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Asadpour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18306" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384468v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sapori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Hua Fang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b05944" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Carignano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213135" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01292186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321552v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannatassen Appavoo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01218" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01291660v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Robles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213618" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07175E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04409" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134201" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103517v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA06418F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01417661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2191953" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Hajlaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raouafi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106377611508018X" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184511v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Raouafi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ben Cheikh Larbi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/35/355105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erini Sarigiannidou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936667" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00695" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139763v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.134202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503337a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9823-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920121v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308183" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03267E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402428" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077152v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP55006K" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861471" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918663v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798363" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864423v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200498" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Raouafi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wei" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.129" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920126v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Cheikhlarbi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/50/505106" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920110v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz401532q" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664196v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676666" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753888v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dupertuis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205301" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604845v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bondi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600643" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665750v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Guo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSC.200881728" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W085LN80-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303800v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouanna" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pepe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mainprice" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491451v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/16/165505" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.085305" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492312v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/681397" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411868v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Mainprice" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.022" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLK4S5LW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492357v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-008-9258-x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492292v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787894" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601431v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219414v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219391v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219293v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zeli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212796v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2026.248" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166016v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204877v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329306v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Kshisagar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219381v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357086v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329321v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205424v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204846v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merhi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Boulingui Koumba" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024909v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.351" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745358v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divishth Gutpa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505864v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Shalak" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.084" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745129v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738319v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190475v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191078v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224975v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126245v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126285v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949767v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949778v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Bodnarchuk" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Yakunin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.emlem.2022.004" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588378v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949774v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.sus-mhp.2022.029" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790823v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790792v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788870v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609687v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858234v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500082v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.070" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225118v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500075v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.196" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254267v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409493v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Ramadan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469859v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500052v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Li" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500333v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500116v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796793v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Letoublon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS52836.2021.9604140" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200224v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02954072v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03030887v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032905v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Alqahtani" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02305167v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114787v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189095v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168287v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyie Nie" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048639v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305423v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02269450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Leveillee" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112743v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102622v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Piron" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171474v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114792v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875157v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933599v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933568v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909068v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910554v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933499v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910556v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909056v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.193" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708047v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924117v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723330v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.007" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910535v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910543v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933563v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933498v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933622v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909032v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.166" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952815v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547769" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933629v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01909027v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01908983v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.fallmeeting.2018.218" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723255v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.036" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933558v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723310v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.abxpvperopto.2018.046" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933644v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533009v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660144v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715954v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhashis Gangopadhyay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715971v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500540v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660149v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533012v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660181v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708282v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670419v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533007v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533008v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660145v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660147v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575917v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared J Crochet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555272v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574959v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etgar" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146180v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397855v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397849v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420575v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397608v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397853v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397831v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397670v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397851v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397663v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397754v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397746v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397600v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397875v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397878v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416180v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397750v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497149v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497144v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146493v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162193v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403378v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l K&#233;p&#233;n&#233;kian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203373v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403374v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lanty" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162200v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lanty" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Abdelbaki" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162163v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203371v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938419v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Homeniuk" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Picciani" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162159v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162135v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403380v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203375v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403372v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoula Jemli" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147506v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tremblay" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gauthier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147481v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497220v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162198v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203372v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122466v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162191v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114998v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro R. Go&#241;i" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Nestoklon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018512v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004488v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052375" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162153v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018501v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938034v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077164v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083066v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018516v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077167v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018518v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077169v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162136v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018514v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077173v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018510v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A. Gippius" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Benchamekh" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018506v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162131v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huyberechts" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Servet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014328" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805323v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.130" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805344v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018208v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018210v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sakri" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241926v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827732v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788308v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.132" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8SCQ8L7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726876v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848486" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874163v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018090v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162134v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726971v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805227v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836155v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730505v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788493v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726988v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726871v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725707v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/367/1/012005" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663461v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492346v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grillot" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Veselinov" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.863580" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641220v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491905v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881728" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491442v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/107/1/012009" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489402v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491914v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491834v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -Y. Prodhomme" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491472v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835997" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491810v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alghoraibi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491830v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620159v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219422v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745307v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauzia Jabeen" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745324v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417767v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597986v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110076v2" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225099v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788415v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032889v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500348v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168354v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882424v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168223v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395025v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722973v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723219v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933607v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933611v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523635v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Mosconi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708149v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460705v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523633v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574956v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497064v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416133v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497243v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162144v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077191v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077189v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115307v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115282v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352437v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782624066-00202" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462690v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154775v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086241v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201490083" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MM2M8GV5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939181v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201470502" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7J9B584-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344840v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344829v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344812v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275497v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500224v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500208v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>