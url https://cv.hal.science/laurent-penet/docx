--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CD074E1"/>
+    <w:nsid w:val="59263219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>