--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59263219"/>
+    <w:nsid w:val="9ABBA459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>