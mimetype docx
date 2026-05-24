--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Penet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laurent Penet, UR AgroSystèmes TropicauxCentre Antilles-GuyaneINRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1512-6303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088777235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GvYgWpQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Investigating use of biodiversity from the double perspective of agrodiversity and companion biodiversity within fields toward agro-ecological transition of farming systems; Agroecological control of pathogen/antagonists spread; Colletotrichum gloeosporioides infections, evolutionary ecology and host adaptation dynamics; Use of intercropping species and weeds to increase regulation service of pests by parasitoid wasps; Agroforestry approaches to ecosystemic services.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' preferences for adoption of service plants in biological control and implications for agricultural system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Kupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104535. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban regreening and One Health: opportunities and challenges in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.101-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed Tubers Are Not the Primary Inoculum Source in Water Yam (Dioscorea alata) Anthracnose Epidemics in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Poliphème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.733 - 743. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijpb15030053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity and Structure of Colletotrichum gloeosporioides s.l. in the Archipelago of Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Petro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Eversley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.619. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Flora Is Indiscriminately Hosting High Loads of Generalist Fungal Pathogen Colletotrichum gloeosporioides Complex over Forest Niches, Vegetation Strata and Elevation Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.296. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9030296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part II: a new genus of the Diapheromerini tribe (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.23-56. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Colletotrichum species reduces anthracnose symptom development in Dioscorea alata yams: Potential for biopriming and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Ninsseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.442-448. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on taxonomic position and origin of two phasmids from Trinidad and Tobago (Phasmatodea, Occidophasmata, Diapheromeridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.99-102. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick insects (Phasmatodea) from the archipelago of Guadeloupe: updates on distribution, ecology, and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (3), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2023.2209049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colletotrichum gloeosporioides: Apparent continuous spore rain may hide local disparities and iterative disease dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (4), pp.333-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Pathogenic Fungi in Field Hedges: Vegetation Cover Is Differentially Impacted by Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.400. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use of Local Folk Medicine (Rimèd Razyé) in the French Lesser Antilles: Diversity Patterns and Links Between Food and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (2), pp.158-175. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12231-022-09546-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasmatodea of Jamaica, part I: a new species of Diapherodes Gray, 1835 (Phasmatodea, Phasmatidae, Cladomorphinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.79-91. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds as Pathogen Hosts and Disease Risk for Crops in the Wake of a Reduced Use of Herbicides: Evidence from Yam (Dioscorea alata) Fields and Colletotrichum Pathogens in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dentika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.283. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7040283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New taxonomic and ecological data for Paraprisopus apterus, the smallest stick insect from French Guiana (Phasmatodea, Pseudophasmatidae, Paraprisopodini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.455-462. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquête de l’agrodiversité tropicale par les semences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.22874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on microsatellite markers in Colletotrichum gloeosporioides s.l., polymorphism levels and diversity range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.644-648. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the genetic diversity and population structure of Yam (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt; L.) using microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Arnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Sheela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Chaïr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Malapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal Dynamics and Yam Agro-Diversity Demonstrate Complex Trajectories Intersecting Farmers’ Strategies, Networks, and Disease Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simone Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease risk perception and diversity of management strategies by farmers: The case of anthracnose caused by &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt; on water yams (&amp;lt;em&amp;gt;Dioscorea alata&amp;lt;/em&amp;gt;) in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Splash Dispersal Prevails over Indirect and Subsequent Spread during Rains in Colletotrichum gloeosporioides Infecting Yams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115757. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premeiotic microsporocyte cell shape influences shape of tetrads during microsporogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/664716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollination Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florivory increases selfing: an experimental study in the wild strawberry, Fragaria virginiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ashman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2008.00141.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early inbreeding depression in the sexually polymorphic plant Dianthus sylvestris (Caryophyllaceae): Effects of selfing and biparental inbreeding among sex morphs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (12), pp.2279-2287. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0900073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Effects of a Sex‐Biased Antagonist on Male and Female Fertility: Consequences for Reproductive Trait Evolution in a Gender‐Dimorphic Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tia‐lynn Ashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (5), pp.595-608. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/513150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution &amp; Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ressayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vindry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE²), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of parasitoid wasps by service plants for the natural regulation of Diaphania hyalinata in cucumber cropping systems in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Gumbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress of Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inter-American Institute for Cooperation on Agriculture (IICA); Ministry of Agriculture and Livestock of Costa Rica; University of Costa Rica (UCR); CAB International (CABI); International Organisation for Biological Control (IOBC), Jun 2024, San José, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal dynamics in yam producers from Guadeloupe: cultivation trajectories for two commonly grown cutivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of a fungal crop pathogen in the Antilles: diversity, structuration and landscape and agronomic correlates of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université of Santarem (UFOPA). Santarem, BRA.; Brazilian Agricultural Research Corporation (EMBRAPA). Belem, BRA., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthracnose disease on Water Yams in the Lesser Antilles: prevalence and severity contrasts in three Caribbean Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Caribbean Food Crops Society (CFCS) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paramaribo, Suriname</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography, landscape and agronomic correlates of a fungal crop pathogen in the Caribbean: can we infer a way to sustainable disease management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dispersal and epidemics of the yam anthracnose disease agent &amp;lt;em&amp;gt;Colletotrichum gloeosporioides&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Conference on Yam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). Ibadan, NGA., Oct 2013, Accra, Ghana. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la Multiperformance des Agroécosystèmes bio de Karukéra en fonction de l’Intégration culture/élevage et de leur Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Metabio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of aggressiveness of Colletotrichum gloeosporioides strains causing anthracnose on Water Yams (Dioscorea alata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzia Gélabale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witney Febrissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belize City, Belize</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Microbiomes: The Functional Potential for Plant Growth Promotion and Opportunities for Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Alleyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbiome for Plant Productivity and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Nature Singapore, pp.1-17, 2023, Microorganisms for Sustainability, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-5029-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of capitulum structure on reproductive success in the declining species Centaurea cyanus (Asteraceae): Small to self and big to flirt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ABBA459"/>
+    <w:nsid w:val="5CF15903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-penet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1512-6303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088777235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GvYgWpQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Gumbau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Kupka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104535" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dentika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Poliph&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb15030053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Alleyne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Petro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Eversley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060619" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9030296" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jourdan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019582v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Ninsseu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13672" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2023.2209049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020400" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Collin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12231-022-09546-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.22874" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bussi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Bhattacharjee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Sheela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Cha&#239;r" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Malapa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608280v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simone Barthe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115757" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/664716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L. Collin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ashman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2008.00141.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z40JNS7P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia&#8208;lynn Ashman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749515v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witney Febrissy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-5029-2_1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736004v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>