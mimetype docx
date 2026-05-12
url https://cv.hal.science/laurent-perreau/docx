--- v0 (2026-03-30)
+++ v1 (2026-05-12)
@@ -312,264 +312,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques spécificités du discours critique kantien : la philosophie de la philosophie dans la Critique de la raison pure</w:t>
+                <w:t xml:space="preserve">La question de la socialité du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.9-28. </w:t>
+              <w:t xml:space="preserve">DoisPontos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosophique.1753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5380/dp.v20i1.89018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05252138v1</w:t>
+                <w:t xml:space="preserve">hal-05241581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui va de soi : sur la naturalité de l’attitude naturelle (de Bourdieu à Husserl)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'analyse phénoménologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (3), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la socialité du sujet</w:t>
+                <w:t xml:space="preserve">Sur quelques spécificités du discours critique kantien : la philosophie de la philosophie dans la Critique de la raison pure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DoisPontos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophique.1753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5380/dp.v20i1.89018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05241581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05252138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phénoménologie « en pratique »</w:t>
               </w:r>
@@ -751,372 +751,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime mixte du raisonnement sociologique</w:t>
+                <w:t xml:space="preserve">Les conditions sociales de la mesure du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Jean-Claude Passeron en perspective »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Lacour (CIPh), Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Observatoires et mesures du temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Carvallo; François Vernotte, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638714v1</w:t>
+                <w:t xml:space="preserve">hal-03638741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une critique du temps social</w:t>
+                <w:t xml:space="preserve">La phénoménologie en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Vers d’autres temps : les critiques du temps social »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Perreau, Nov 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « L’idée de la phénoménologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grégori Jean (CRHI); Conseil Académique d'Université Côte d'Azur, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638793v1</w:t>
+                <w:t xml:space="preserve">hal-03638733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analogies du sens pratique selon Pierre Bourdieu</w:t>
+                <w:t xml:space="preserve">Le régime mixte du raisonnement sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carole Widmaier; Laurent Perreau, May 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Jean-Claude Passeron en perspective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Lacour (CIPh), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638722v1</w:t>
+                <w:t xml:space="preserve">hal-03638714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phénoménologie en pratique</w:t>
+                <w:t xml:space="preserve">Les analogies du sens pratique selon Pierre Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L’idée de la phénoménologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grégori Jean (CRHI); Conseil Académique d'Université Côte d'Azur, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les puissances de l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Widmaier; Laurent Perreau, May 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638733v1</w:t>
+                <w:t xml:space="preserve">hal-03638722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions sociales de la mesure du temps</w:t>
+                <w:t xml:space="preserve">Éléments pour une critique du temps social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Observatoires et mesures du temps »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Carvallo; François Vernotte, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Vers d’autres temps : les critiques du temps social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Perreau, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638741v1</w:t>
+                <w:t xml:space="preserve">hal-03638793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation à l’intentionnalité</w:t>
               </w:r>
@@ -1165,165 +1165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le temps social : normes et pratiques</w:t>
+                <w:t xml:space="preserve">La fonction politique de la philosophie chez Husserl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres Philosophiques de Langres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum Diderot-Langres, Sep 2019, Langres, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'équipe « Identité et subjectivité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638673v1</w:t>
+                <w:t xml:space="preserve">hal-03638781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction politique de la philosophie chez Husserl</w:t>
+                <w:t xml:space="preserve">Penser le temps social : normes et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'équipe « Identité et subjectivité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres Philosophiques de Langres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Diderot-Langres, Sep 2019, Langres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638781v1</w:t>
+                <w:t xml:space="preserve">hal-03638673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ comme transcendantal historique</w:t>
               </w:r>
@@ -1510,786 +1510,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet husserlien d’une sociologie transcendantale</w:t>
+                <w:t xml:space="preserve">Le sujet du temps : Husserl, Sartre, Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Husserl. La phénoménologie et les fondements des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Farges; Dominique Pradelle, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le temps des pratiques : Pierre Bourdieu »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Perreau, Sep 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638554v1</w:t>
+                <w:t xml:space="preserve">hal-03638575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernité et accélération sociale chez Hartmut Rosa</w:t>
+                <w:t xml:space="preserve">Philosophie et sciences sociales : retours sur B. Karsenti « D’une philosophie à l’autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Le temps social. Approches philosophiques et sociologiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Perreau, Nov 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Ateliers doctoraux « Philosophie et sciences » du laboratoire Logiques de l'Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Ferri; Michaël Crevoisier; Carole Widmaier, Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638624v1</w:t>
+                <w:t xml:space="preserve">hal-03638609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet du temps : Husserl, Sartre, Bourdieu</w:t>
+                <w:t xml:space="preserve">Modernité et accélération sociale chez Hartmut Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le temps des pratiques : Pierre Bourdieu »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Perreau, Sep 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Le temps social. Approches philosophiques et sociologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Perreau, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638575v1</w:t>
+                <w:t xml:space="preserve">hal-03638624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie et sciences sociales : retours sur B. Karsenti « D’une philosophie à l’autre »</w:t>
+                <w:t xml:space="preserve">Le projet husserlien d’une sociologie transcendantale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers doctoraux « Philosophie et sciences » du laboratoire Logiques de l'Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Ferri; Michaël Crevoisier; Carole Widmaier, Oct 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Husserl. La phénoménologie et les fondements des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Farges; Dominique Pradelle, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638609v1</w:t>
+                <w:t xml:space="preserve">hal-03638554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de l’interaction : à propos de « Une archéologie de l’interaction. De David Hume à Erwin Goffman » de Céline Bonicco-Donato</w:t>
+                <w:t xml:space="preserve">Le sens subjectivement visé : Husserl, Weber et Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Les modernités britanniques : origines, ruptures, continuités » (labex COMOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claude Gautier; Arnaud Milanese; Sophie Chiari (IHRIM-Clermont-Ferrand); Sophie Lemercier-Goddard (IHRIM), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Travailler avec Max Weber »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Hibou; J.-P. Grossein, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637679v1</w:t>
+                <w:t xml:space="preserve">hal-03637671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intentionnalité collective en question</w:t>
+                <w:t xml:space="preserve">Les affects et le temps dans les premières recherches de Bourdieu (Algérie, Béarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Ontologie des pratiques » du laboratoire Logiques de l’Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Normes et affects »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, É. Le Jallé (Université de Lille III), Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638454v1</w:t>
+                <w:t xml:space="preserve">hal-03638489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience antéprédicative et expérience matérielle chez Trần Đức Thảo</w:t>
+                <w:t xml:space="preserve">L’intentionnalité collective en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du centenaire de Trần Đức Thảo (1917-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Feron; Jacopo d'Alonzo, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Ontologie des pratiques » du laboratoire Logiques de l’Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638513v1</w:t>
+                <w:t xml:space="preserve">hal-03638454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les deux ambiguïtés de l’intentionnalité collective</w:t>
+                <w:t xml:space="preserve">Les sens de l’interaction : à propos de « Une archéologie de l’interaction. De David Hume à Erwin Goffman » de Céline Bonicco-Donato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action collective, pensée collective et institutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabine Collardey, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Les modernités britanniques : origines, ruptures, continuités » (labex COMOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Gautier; Arnaud Milanese; Sophie Chiari (IHRIM-Clermont-Ferrand); Sophie Lemercier-Goddard (IHRIM), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638531v1</w:t>
+                <w:t xml:space="preserve">hal-03637679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ontologie des pratiques de Bourdieu : à quelles conditions une théorie de la pratique devient-elle concevable ?</w:t>
+                <w:t xml:space="preserve">Expérience antéprédicative et expérience matérielle chez Trần Đức Thảo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Ontologie des pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Logiques de l'Agir, Sep 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque du centenaire de Trần Đức Thảo (1917-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Feron; Jacopo d'Alonzo, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637660v1</w:t>
+                <w:t xml:space="preserve">hal-03638513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens subjectivement visé : Husserl, Weber et Schütz</w:t>
+                <w:t xml:space="preserve">Les deux ambiguïtés de l’intentionnalité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Travailler avec Max Weber »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Hibou; J.-P. Grossein, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action collective, pensée collective et institutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabine Collardey, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637671v1</w:t>
+                <w:t xml:space="preserve">hal-03638531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les affects et le temps dans les premières recherches de Bourdieu (Algérie, Béarn)</w:t>
+                <w:t xml:space="preserve">L’ontologie des pratiques de Bourdieu : à quelles conditions une théorie de la pratique devient-elle concevable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Normes et affects »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, É. Le Jallé (Université de Lille III), Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Ontologie des pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Logiques de l'Agir, Sep 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638489v1</w:t>
+                <w:t xml:space="preserve">hal-03637660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2365,51 +2365,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C922CEF"/>
+    <w:nsid w:val="D48E728B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2258-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114535051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angelino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermeneutique.fr/collection-pheno/nous-perspectives-phenomenologiques-en-dialogue/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94ZDG89T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.89018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2258-4532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114535051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angelino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hermeneutique.fr/collection-pheno/nous-perspectives-phenomenologiques-en-dialogue/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v20i1.89018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05252138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.1753" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94ZDG89T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241469v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>