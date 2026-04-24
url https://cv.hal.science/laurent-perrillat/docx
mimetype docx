--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1602,165 +1602,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations économiques entre Dauphiné et Savoie sous l'Ancien Régime (XVIe-XVIII siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIII Congrès des sociétés savantes de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés savantes de Savoie, Sep 2010, Annecy (74000), France. pp.203-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations économiques entre Dauphiné et Savoie sous l'Ancien Régime (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Savoie et ses voisins dans l'histoire de l'Europe, actes du XLIIIe Congrès des sociétés savantes de Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des sociétés savantes de Savoie, Sep 2010, Annecy (74000), France. pp.203-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845426v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04910865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dufour (1506-1555), official du diocèse de Genève lors de l’avènement de la Réforme</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A89F5C45"/>
+    <w:nsid w:val="0D8854CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3988-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075767201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00599053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Townley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/ark:/12148/bpt6k9798342v" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-salesienne.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3988-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075767201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00599053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Townley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/ark:/12148/bpt6k9798342v" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-salesienne.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>