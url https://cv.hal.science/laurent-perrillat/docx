--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1740,165 +1740,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plaisirs d'archives : quelques anecdotes amusantes découvertes pendant dix années de recherches sur l'apanage de Genevois...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIe Congrès des sociétés savantes de Savoie (La-Roche-sur-Foron, 9-10 septembre 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France. pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Dufour (1506-1555), official du diocèse de Genève lors de l’avènement de la Réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les registres du Conseil de la République de Genève sous l’Ancien Régime : nouvelles approches, nouvelles perspectives. Actes de la table-ronde organisée par les Archives d’État de Genève les 22 et 23 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'État de Genève, Sep 2006, Genève, Suisse. p. 15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02084056v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00599053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadastres en Savoie au XVIIe siècle</w:t>
               </w:r>
@@ -2886,151 +2886,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tempêtes d'autrefois à Seynod et Vieugy [Haute-Savoie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p. 23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les livres d’un chanoine d’Annecy au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792594v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04327397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancienne paroisse de Loverchy</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D8854CC"/>
+    <w:nsid w:val="197F5952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3988-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075767201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00599053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Townley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/ark:/12148/bpt6k9798342v" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-salesienne.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3988-2306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075767201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084143v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00599053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Townley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Becchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/ark:/12148/bpt6k9798342v" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-salesienne.org" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086838v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>