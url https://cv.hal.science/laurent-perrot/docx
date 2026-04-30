--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Perrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2312-4228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123432642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71726377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002618315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usage/apprentissage émergente sur le continuum des années de collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12l5x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de tâches ancrées dans la vie réelle pour le développement de compétences langagières et de la citoyenneté numérique. Perceptions d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game : espace d’entente entre apprentissages formels et informels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Applications : Jeu(x) et langue(s) : avatars du ludique dans l’enseignement / apprentissage des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du communicatif à l’actionnel: le concret du cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner les langues vivantes avec le CECRL Cahiers pédagogiques, n° 18. Coll. Hors séries numériques., Hors-série n°18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre les activités formelles, non-formelles et informelles de l’anglais au sein de la ormation MEEF 1er degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) former en langues : des politiques éducatives et linguistiques aux classes de langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université littoral côte d'opale, Jan 2026, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles interconnections didactiques entre les espaces formels et informels pour l'enseignement de l'anglais au sein du Master MEEF 1 degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISPEV@L; Interfaces des Espaces Physiques et Virtuels pour l’Apprentissage des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rétrodiction à la prédiction : une dynamique identitaire complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Dimensions de l’Apprentissage Informel des langues ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine ATILF, CNRS., Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager-apprenant au centre de ses activités formelles, non-formelles et informelles de l'anglais en secteur LANSAD : proposition d'une modélisation autonomisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2025 "Pluralités des enseignements en Centres de langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage informel en ligne d'adolescents français : particularismes d'une systémique développementale mue par un besoin d'autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes. 12-14 juin 2024, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil par des étudiants en anglais Lansad pour un espace d'usage-apprentissage libre par le biais de tâches ancrées dans la vie réelle en ligne au sein d'un Centre de Langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2024 "Sorties de cadre dans l’apprentissage et l’enseignement des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen; Rassemblement National des Centres de Langues de l'Enseignement Supérieur, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usages émergents sur le continuum des années de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique de l’anglais au sein des espaces virtuels et numériques : Quelles mutations ? Quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lorraine, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel de l'anglais : modélisation dynamique du collégien de la 6ème à la 3ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Maison de la Recherche de la Sorbonne nouvelle. Paris. Le 17 janvier 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Sorbonne nouvelle, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues par les tâches et le numérique : Lingu@num des exemples de modules à l’attention des étudiants en LANSAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English language developmental paths by French young adolescents: an in and out of school continuum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Teaching in Digital Transformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Teacher Education Lucerne, Sep 2023, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Laurent. (2019). Pratiques informelles par des élèves de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence jumelle à la conférence de consensus CNESCO. Table ronde : prise en compte des usages informels des élèves en classe de langue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE Centre de Val de Loire, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de collège et autonomie d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée d’étude ATENA-L : AuTonomie, Évaluation, Numérique, Apprentissages en Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais par des apprenants de collège : un premier état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales LILPA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler apprentissage formel et informel de l'anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Institut du Monde Anglophone.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne nouvelleParis., Dec 2018, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de 6ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED 2018 Les usages du numérique en éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is our Whiteboard interactive ? Pupils’ perceptions and usage of the IWB in a French state secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCall Teacher Education SIG workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCALL, May 2014, NICE -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TBi : un outil pour faire communiquer ses élèves en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Strasbourg., Sep 2012, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du PEL en collège : exemple d’utilisation en 6ème bilangue au collège du Stockfeld .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi du Portfolio européen des langues à l'échelle de l'établissement scolaire (ELP- WSU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen pour les langues vivantes, Apr 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Portfolio for Languages : a tool to foster Language Learner Autonomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Nordic Conference on Language Learner Autonomy in the FL classroom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal English practices by French young adolescents: a PHD project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)formal l2 learning: integrating informal practices into formal contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Language Learning in the Digital Age: Learner-Driven Strategies for Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dressman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-336, 2023, 978-1-119-81036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2017, Friends &amp; co, Laurent Perrot, 978-2-01-125570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette éducation. 304 p., 2017, 978-2-01-625319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Noeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2011, 978-2011255723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais 3e Brevet A2/B2i Fichier d'évaluation (1CD audio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2009, 978-2-01-125557-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 2011710898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Name is Sydney. Étude de cas d’un continuum d’apprentissage/appropriation informel de l’anglais du collège à l’université : la notion d’autonomie à la lumière des « infogrammes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d’avenir des Centres de langues et des Centres de Ressources en Langues : quelle(s) vision(s) des CL &amp; CRL du futur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 43 N°2, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12qyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy, the Online Informal Learning of English (OILE) and Learning Resource Centers (LRCs): The Relationships Between Learner Autonomy, L2 Proficiency, L2 Autonomy and Digital Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Cappellini; Tim Lewis; Annick Rivens Mompean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Learner Autonomy and Web 2.0 (2), Equinox, pp.198-228, 2017, Advances in CALL Research and Practice, 9781781795972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau Blanc Interactif en cours de langue : quels usages pour quelles interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interactions en langue étrangère : du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9783034320283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, compétence et compétences dans le Cadre Européen Commun de Référence pour les Langues. In Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2866153413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Européen Mode d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal practices of English: an exploratory study of secondary-school pupils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Universite Paris Cité, 2022. English. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Perrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2312-4228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123432642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71726377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002618315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usage/apprentissage émergente sur le continuum des années de collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12l5x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de tâches ancrées dans la vie réelle pour le développement de compétences langagières et de la citoyenneté numérique. Perceptions d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game : espace d’entente entre apprentissages formels et informels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Applications : Jeu(x) et langue(s) : avatars du ludique dans l’enseignement / apprentissage des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du communicatif à l’actionnel: le concret du cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner les langues vivantes avec le CECRL Cahiers pédagogiques, n° 18. Coll. Hors séries numériques., Hors-série n°18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre les activités formelles, non-formelles et informelles de l’anglais au sein de la ormation MEEF 1er degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) former en langues : des politiques éducatives et linguistiques aux classes de langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université littoral côte d'opale, Jan 2026, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rétrodiction à la prédiction : une dynamique identitaire complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Dimensions de l’Apprentissage Informel des langues ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine ATILF, CNRS., Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles interconnections didactiques entre les espaces formels et informels pour l'enseignement de l'anglais au sein du Master MEEF 1 degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISPEV@L; Interfaces des Espaces Physiques et Virtuels pour l’Apprentissage des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager-apprenant au centre de ses activités formelles, non-formelles et informelles de l'anglais en secteur LANSAD : proposition d'une modélisation autonomisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2025 "Pluralités des enseignements en Centres de langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage informel en ligne d'adolescents français : particularismes d'une systémique développementale mue par un besoin d'autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes. 12-14 juin 2024, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil par des étudiants en anglais Lansad pour un espace d'usage-apprentissage libre par le biais de tâches ancrées dans la vie réelle en ligne au sein d'un Centre de Langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2024 "Sorties de cadre dans l’apprentissage et l’enseignement des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen; Rassemblement National des Centres de Langues de l'Enseignement Supérieur, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues par les tâches et le numérique : Lingu@num des exemples de modules à l’attention des étudiants en LANSAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel de l'anglais : modélisation dynamique du collégien de la 6ème à la 3ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Maison de la Recherche de la Sorbonne nouvelle. Paris. Le 17 janvier 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Sorbonne nouvelle, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usages émergents sur le continuum des années de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique de l’anglais au sein des espaces virtuels et numériques : Quelles mutations ? Quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lorraine, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English language developmental paths by French young adolescents: an in and out of school continuum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Teaching in Digital Transformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Teacher Education Lucerne, Sep 2023, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Laurent. (2019). Pratiques informelles par des élèves de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence jumelle à la conférence de consensus CNESCO. Table ronde : prise en compte des usages informels des élèves en classe de langue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE Centre de Val de Loire, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de collège et autonomie d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée d’étude ATENA-L : AuTonomie, Évaluation, Numérique, Apprentissages en Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais par des apprenants de collège : un premier état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales LILPA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler apprentissage formel et informel de l'anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Institut du Monde Anglophone.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne nouvelleParis., Dec 2018, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de 6ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED 2018 Les usages du numérique en éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is our Whiteboard interactive ? Pupils’ perceptions and usage of the IWB in a French state secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCall Teacher Education SIG workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCALL, May 2014, NICE -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TBi : un outil pour faire communiquer ses élèves en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Strasbourg., Sep 2012, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du PEL en collège : exemple d’utilisation en 6ème bilangue au collège du Stockfeld .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi du Portfolio européen des langues à l'échelle de l'établissement scolaire (ELP- WSU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen pour les langues vivantes, Apr 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Portfolio for Languages : a tool to foster Language Learner Autonomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Nordic Conference on Language Learner Autonomy in the FL classroom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal English practices by French young adolescents: a PHD project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)formal l2 learning: integrating informal practices into formal contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Language Learning in the Digital Age: Learner-Driven Strategies for Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dressman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-336, 2023, 978-1-119-81036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2017, Friends &amp; co, Laurent Perrot, 978-2-01-125570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette éducation. 304 p., 2017, 978-2-01-625319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Noeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2011, 978-2011255723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais 3e Brevet A2/B2i Fichier d'évaluation (1CD audio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2009, 978-2-01-125557-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 2011710898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Name is Sydney. Étude de cas d’un continuum d’apprentissage/appropriation informel de l’anglais du collège à l’université : la notion d’autonomie à la lumière des « infogrammes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d’avenir des Centres de langues et des Centres de Ressources en Langues : quelle(s) vision(s) des CL &amp; CRL du futur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 43 N°2, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12qyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy, the Online Informal Learning of English (OILE) and Learning Resource Centers (LRCs): The Relationships Between Learner Autonomy, L2 Proficiency, L2 Autonomy and Digital Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Cappellini; Tim Lewis; Annick Rivens Mompean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Learner Autonomy and Web 2.0 (2), Equinox, pp.198-228, 2017, Advances in CALL Research and Practice, 9781781795972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau Blanc Interactif en cours de langue : quels usages pour quelles interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interactions en langue étrangère : du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9783034320283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, compétence et compétences dans le Cadre Européen Commun de Référence pour les Langues. In Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2866153413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Européen Mode d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal practices of English: an exploratory study of secondary-school pupils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Universite Paris Cité, 2022. English. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CB5EB34"/>
+    <w:nsid w:val="2AC5EDB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-4228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123432642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71726377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002618315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12l5x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/English+Language+Learning+in+the+Digital+Age%3A+Learner+Driven+Strategies+for+Adolescents+and+Young+Adults-p-9781119810360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Julie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grumbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hinsinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Noeppel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47236?tab=subjects&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05502791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7291" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-4228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123432642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71726377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002618315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12l5x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/English+Language+Learning+in+the+Digital+Age%3A+Learner+Driven+Strategies+for+Adolescents+and+Young+Adults-p-9781119810360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Julie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grumbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hinsinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Noeppel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ward" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47236?tab=subjects&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05502791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>