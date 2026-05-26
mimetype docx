--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Perrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2312-4228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123432642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71726377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002618315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usage/apprentissage émergente sur le continuum des années de collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12l5x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de tâches ancrées dans la vie réelle pour le développement de compétences langagières et de la citoyenneté numérique. Perceptions d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game : espace d’entente entre apprentissages formels et informels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Applications : Jeu(x) et langue(s) : avatars du ludique dans l’enseignement / apprentissage des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du communicatif à l’actionnel: le concret du cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner les langues vivantes avec le CECRL Cahiers pédagogiques, n° 18. Coll. Hors séries numériques., Hors-série n°18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre les activités formelles, non-formelles et informelles de l’anglais au sein de la ormation MEEF 1er degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) former en langues : des politiques éducatives et linguistiques aux classes de langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université littoral côte d'opale, Jan 2026, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rétrodiction à la prédiction : une dynamique identitaire complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Dimensions de l’Apprentissage Informel des langues ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine ATILF, CNRS., Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles interconnections didactiques entre les espaces formels et informels pour l'enseignement de l'anglais au sein du Master MEEF 1 degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISPEV@L; Interfaces des Espaces Physiques et Virtuels pour l’Apprentissage des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager-apprenant au centre de ses activités formelles, non-formelles et informelles de l'anglais en secteur LANSAD : proposition d'une modélisation autonomisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2025 "Pluralités des enseignements en Centres de langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage informel en ligne d'adolescents français : particularismes d'une systémique développementale mue par un besoin d'autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes. 12-14 juin 2024, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil par des étudiants en anglais Lansad pour un espace d'usage-apprentissage libre par le biais de tâches ancrées dans la vie réelle en ligne au sein d'un Centre de Langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2024 "Sorties de cadre dans l’apprentissage et l’enseignement des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen; Rassemblement National des Centres de Langues de l'Enseignement Supérieur, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues par les tâches et le numérique : Lingu@num des exemples de modules à l’attention des étudiants en LANSAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel de l'anglais : modélisation dynamique du collégien de la 6ème à la 3ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Maison de la Recherche de la Sorbonne nouvelle. Paris. Le 17 janvier 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Sorbonne nouvelle, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usages émergents sur le continuum des années de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique de l’anglais au sein des espaces virtuels et numériques : Quelles mutations ? Quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lorraine, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English language developmental paths by French young adolescents: an in and out of school continuum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Teaching in Digital Transformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Teacher Education Lucerne, Sep 2023, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Laurent. (2019). Pratiques informelles par des élèves de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence jumelle à la conférence de consensus CNESCO. Table ronde : prise en compte des usages informels des élèves en classe de langue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE Centre de Val de Loire, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de collège et autonomie d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée d’étude ATENA-L : AuTonomie, Évaluation, Numérique, Apprentissages en Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais par des apprenants de collège : un premier état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales LILPA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler apprentissage formel et informel de l'anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Institut du Monde Anglophone.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne nouvelleParis., Dec 2018, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de 6ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED 2018 Les usages du numérique en éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is our Whiteboard interactive ? Pupils’ perceptions and usage of the IWB in a French state secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCall Teacher Education SIG workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCALL, May 2014, NICE -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TBi : un outil pour faire communiquer ses élèves en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Strasbourg., Sep 2012, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du PEL en collège : exemple d’utilisation en 6ème bilangue au collège du Stockfeld .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi du Portfolio européen des langues à l'échelle de l'établissement scolaire (ELP- WSU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen pour les langues vivantes, Apr 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Portfolio for Languages : a tool to foster Language Learner Autonomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Nordic Conference on Language Learner Autonomy in the FL classroom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal English practices by French young adolescents: a PHD project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)formal l2 learning: integrating informal practices into formal contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Language Learning in the Digital Age: Learner-Driven Strategies for Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dressman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-336, 2023, 978-1-119-81036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2017, Friends &amp; co, Laurent Perrot, 978-2-01-125570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette éducation. 304 p., 2017, 978-2-01-625319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Noeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2011, 978-2011255723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais 3e Brevet A2/B2i Fichier d'évaluation (1CD audio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2009, 978-2-01-125557-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 2011710898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Name is Sydney. Étude de cas d’un continuum d’apprentissage/appropriation informel de l’anglais du collège à l’université : la notion d’autonomie à la lumière des « infogrammes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d’avenir des Centres de langues et des Centres de Ressources en Langues : quelle(s) vision(s) des CL &amp; CRL du futur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 43 N°2, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12qyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy, the Online Informal Learning of English (OILE) and Learning Resource Centers (LRCs): The Relationships Between Learner Autonomy, L2 Proficiency, L2 Autonomy and Digital Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Cappellini; Tim Lewis; Annick Rivens Mompean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Learner Autonomy and Web 2.0 (2), Equinox, pp.198-228, 2017, Advances in CALL Research and Practice, 9781781795972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau Blanc Interactif en cours de langue : quels usages pour quelles interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interactions en langue étrangère : du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9783034320283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, compétence et compétences dans le Cadre Européen Commun de Référence pour les Langues. In Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2866153413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Européen Mode d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal practices of English: an exploratory study of secondary-school pupils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Universite Paris Cité, 2022. English. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Perrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2312-4228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123432642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71726377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002618315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner empowerment: Helping learners to make the most of their language learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Language learner empowerment: Theory, practice, and contexts, 44 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usage/apprentissage émergente sur le continuum des années de collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12l5x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts et limites de tâches ancrées dans la vie réelle pour le développement de compétences langagières et de la citoyenneté numérique. Perceptions d'enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game : espace d’entente entre apprentissages formels et informels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Applications : Jeu(x) et langue(s) : avatars du ludique dans l’enseignement / apprentissage des langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning game: espace d’entente entre apprentissages formels et informels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jeu(x) et langue(s) : avatars du ludique dans l’enseignement/apprentissage des langues, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du communicatif à l’actionnel: le concret du cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Enseigner les langues vivantes avec le CECRL Cahiers pédagogiques, n° 18. Coll. Hors séries numériques., Hors-série n°18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles articulations entre les activités formelles, non-formelles et informelles de l’anglais au sein de la ormation MEEF 1er degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) former en langues : des politiques éducatives et linguistiques aux classes de langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université littoral côte d'opale, Jan 2026, Boulogne Sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rétrodiction à la prédiction : une dynamique identitaire complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Dimensions de l’Apprentissage Informel des langues ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine ATILF, CNRS., Jul 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles interconnections didactiques entre les espaces formels et informels pour l'enseignement de l'anglais au sein du Master MEEF 1 degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISPEV@L; Interfaces des Espaces Physiques et Virtuels pour l’Apprentissage des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jul 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usager-apprenant au centre de ses activités formelles, non-formelles et informelles de l'anglais en secteur LANSAD : proposition d'une modélisation autonomisante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2025 "Pluralités des enseignements en Centres de langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Thème 3 de l’UR1339 LiLPa : Linguistique, Langues, Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et faire apprendre les langues par les tâches et le numérique : Lingu@num, un projet citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès européen de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF); Association roumaine des professeurs francophones (ARPF), Sep 2024, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'apprentissage informel en ligne d'adolescents français : particularismes d'une systémique développementale mue par un besoin d'autonomie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes. 12-14 juin 2024, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accueil par des étudiants en anglais Lansad pour un espace d'usage-apprentissage libre par le biais de tâches ancrées dans la vie réelle en ligne au sein d'un Centre de Langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RANACLES 2024 "Sorties de cadre dans l’apprentissage et l’enseignement des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen; Rassemblement National des Centres de Langues de l'Enseignement Supérieur, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais : une écologie d’usages émergents sur le continuum des années de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique de l’anglais au sein des espaces virtuels et numériques : Quelles mutations ? Quelles articulations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lorraine, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel de l'anglais : modélisation dynamique du collégien de la 6ème à la 3ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Maison de la Recherche de la Sorbonne nouvelle. Paris. Le 17 janvier 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Sorbonne nouvelle, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues par les tâches et le numérique : Lingu@num des exemples de modules à l’attention des étudiants en LANSAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle LANSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English language developmental paths by French young adolescents: an in and out of school continuum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and Teaching in Digital Transformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Teacher Education Lucerne, Sep 2023, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging learners to participate in the &amp;quot;digital wilds&amp;quot; with guidance. Lingu@num project: 03 & 04 productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilène Révauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Laurent. (2019). Pratiques informelles par des élèves de collège.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence jumelle à la conférence de consensus CNESCO. Table ronde : prise en compte des usages informels des élèves en classe de langue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE Centre de Val de Loire, Mar 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de collège et autonomie d'apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journée d’étude ATENA-L : AuTonomie, Évaluation, Numérique, Apprentissages en Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l’anglais par des apprenants de collège : un premier état des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales LILPA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler apprentissage formel et informel de l'anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dînactique de la Sorbonne nouvelle. Institut du Monde Anglophone.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne nouvelleParis., Dec 2018, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informelles de l'anglais par des élèves de 6ème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUNED 2018 Les usages du numérique en éducation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Lyon, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du n°59 de Recherches et Applications « Jeu(x) et langue(s) ». Séminaire de l’ER Didactique des langues, EA1339.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ER Didactique des langues, EA1339</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is our Whiteboard interactive ? Pupils’ perceptions and usage of the IWB in a French state secondary school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCall Teacher Education SIG workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROCALL, May 2014, NICE -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TBi : un outil pour faire communiquer ses élèves en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne des Langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP de Strasbourg., Sep 2012, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du PEL en collège : exemple d’utilisation en 6ème bilangue au collège du Stockfeld .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emploi du Portfolio européen des langues à l'échelle de l'établissement scolaire (ELP- WSU).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre européen pour les langues vivantes, Apr 2010, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Portfolio for Languages : a tool to foster Language Learner Autonomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Nordic Conference on Language Learner Autonomy in the FL classroom.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal English practices by French young adolescents: a PHD project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(In)formal l2 learning: integrating informal practices into formal contexts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language learner empowerment: Theory, practice, and contexts [Numéro thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44 (2), 2025, Language learner empowerment: Theory, practice, and contexts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English Language Learning in the Digital Age: Learner-Driven Strategies for Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dressman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-336, 2023, 978-1-119-81036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2017, Friends &amp; co, Laurent Perrot, 978-2-01-125570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette éducation. 304 p., 2017, 978-2-01-625319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friends & Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Grumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Noeppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2011, 978-2011255723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais 3e Brevet A2/B2i Fichier d'évaluation (1CD audio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette Education, 2009, 978-2-01-125557-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 2011710898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Name is Sydney. Étude de cas d’un continuum d’apprentissage/appropriation informel de l’anglais du collège à l’université : la notion d’autonomie à la lumière des « infogrammes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d’avenir des Centres de langues et des Centres de Ressources en Langues : quelle(s) vision(s) des CL &amp; CRL du futur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 43 N°2, 2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12qyk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomy, the Online Informal Learning of English (OILE) and Learning Resource Centers (LRCs): The Relationships Between Learner Autonomy, L2 Proficiency, L2 Autonomy and Digital Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyze Toffoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Cappellini; Tim Lewis; Annick Rivens Mompean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Learner Autonomy and Web 2.0 (2), Equinox, pp.198-228, 2017, Advances in CALL Research and Practice, 9781781795972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau Blanc Interactif en cours de langue : quels usages pour quelles interactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interactions en langue étrangère : du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9783034320283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, compétence et compétences dans le Cadre Européen Commun de Référence pour les Langues. In Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail par compétences et Socle Commun (coordonné par Jean-Michel Zakhartchouk). Coll. Repères pour Agir second degré. SCEREN-CRDP : Amiens, pp 55-58.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2866153413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cadre Européen Mode d’emploi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informal practices of English: an exploratory study of secondary-school pupils in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistics. Universite Paris Cité, 2022. English. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UNIP7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05502791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AC5EDB0"/>
+    <w:nsid w:val="C8ECB7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-4228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123432642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71726377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002618315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12l5x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/English+Language+Learning+in+the+Digital+Age%3A+Learner+Driven+Strategies+for+Adolescents+and+Young+Adults-p-9781119810360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Julie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grumbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hinsinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Noeppel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ward" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47236?tab=subjects&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05502791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-perrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2312-4228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123432642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71726377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002618315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12l5x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04705425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03876898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/English+Language+Learning+in+the+Digital+Age%3A+Learner+Driven+Strategies+for+Adolescents+and+Young+Adults-p-9781119810360" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Julie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Grumbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hinsinger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Noeppel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ward" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/47236?tab=subjects&amp;amp;format=PBK" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05502791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UNIP7291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>