--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2499-5367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087584751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6583-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography analysis with the scilpy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Karan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.154022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Caudolenticular Gray Matter Bridges in the Human Brain Striatum Through Diffusion Magnetic Resonance Imaging and Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo submillimeter diffusion MRI dataset of 9 macaque brains curated for tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boissenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Anandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1299. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain dissection photogrammetry: a tool for studying human white matter connections integrating ex-vivo and in-vivo multimodal datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64788-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Koubiyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda A Kamroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlasing white matter and grey matter joint contributions to resting-state networks in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Talozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corbetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.726. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05107-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Functionnectome by dissociating the contributions of white matter fiber classes to functional activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-023-02714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinal cord neuroprosthesis for locomotor deficits due to Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Milekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martin Moraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Macellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Raschellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm 2: Optimizing tractography dissection reproducibility with segmentation protocol dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Théberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (7), pp.2134-2147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural connectivity of the human angular gyrus as revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kariem Mahdy Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02551-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the letter to the Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2479 - 2480. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02344-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inferior fronto-occipital fascicle: a century of controversies from anatomy theaters to operative neurosurgery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: Lesion network mapping predicts post-stroke behavioural deficits and improves localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (4), pp.e36-e36. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical microstructure informed tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/brain.2020.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering in tractography using autoencoders (FINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.102126. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: What happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin B Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.118502. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variations in regional white matter volumetry and microstructure during the post-adolescence period: A cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.692152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2021.692152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single white matter voxel orientation: The bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett A Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodology of the superior longitudinal system of the human brain: a historical perspective, the current controversies, and a proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (5), pp.1363-1384. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02265-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome as a framework to analyse the contribution of brain circuits to fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.06.17.154666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of the relationship between verbal list‐learning outcomes and hippocampal subfields in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (16), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: The what, why, and how of tractography dissection reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M. W. Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.1859-1874. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for accurate in vivo mapping of human brain connections using microstructural and anatomical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (31), pp.eaba8245. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral small vessel disease genomics and its implications across the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidharan Sargurupremraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqiu Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavia E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain connections derived from diffusion MRI tractography can be highly anatomically accurate—if we know where white matter pathways start, where they end, and where they do not go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Remedios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (8), pp.2387-2402. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: Commentary: The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-specific tractography with incorporated anatomical and orientational priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.382-398. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SENtence Supramodal Areas AtlaS (SENSAAS) based on multiple task-induced activation mapping and graph analysis of intrinsic connectivity in 144 healthy right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.859-882. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1810-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative anatomy of frontal eye fields in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Superoanterior Fasciculus (SAF): A Novel White Matter Pathway in the Human Brain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Dávid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Organization of the White Matter Anatomy in the Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the inferior fronto-occipital fascicle and its topological organization in non-human primates: the missing connection for language evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Chioffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-019-01856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroanatomical correlates of haptic object processing: combined evidence from tractography and functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok-Mook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (2), pp.619 - 633. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1510-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of white matter bundles using local and global streamline-based registration and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.94. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between structural connectivity and neurocognition illustrated by focal epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epileptic Disord Epileptic Disord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/epd.2018.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the human uncinate fasciculus, its subcomponents and asymmetries with stem-based tractography and microdissection validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.1645-1662. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1298-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can touch this”: Cross-modal shape categorization performance is associated with microstructural characteristics of white matter association pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.842-854. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudoneglect in line bisection judgement is associated with a modulation of right hemispheric spatial attention dominance in right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of mapping the human connectome based on diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01285-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the homotopic and heterotopic connectivity of the frontal portion of the human corpus callosum revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.4718-4735. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive anatomy of Heschl's gyri in 430 healthy volunteers, including 198 left-handers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (2), pp.729-43. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-013-0680-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human brain diffusion tensor imaging at submillimeter isotropic resolution on a 3Tesla clinical MRI scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Chiu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sundman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Guhaniyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Lan Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.667 - 675. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-hand difference in ipsilateral deactivation is associated with hand lateralization: fMRI mapping of 284 volunteers balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong rightward lateralization of the dorsal attentional network in left-handers with right sighting-eye: An evolutionary advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.1151-64. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between hemispheric specialization for language production and for spatial attention depends on left-hand preference strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.394 - 406. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AICHA: An atlas of intrinsic connectivity of homotopic areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture modeling of hemispheric lateralization for language in a large sample of healthy individuals balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e101165. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak language lateralization affects both verbal and spatial skills: an fMRI study in 297 subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting human hemispheric specialization with neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hand laterality and verbal and spatial skills in 436 healthy adults balanced for handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.383-404. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2013.796965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel group ICA approach based on multi-scale individual component clustering. Application to a large sample of fMRI data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.269-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of hemodynamic low-frequency oscillations in the brain are modulated by the nature of free thought during rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.3194-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity at rest: a multiscale hierarchical functional organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.2753-2763. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00895.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Familial Sinistrality on Planum Temporale Surface and Brain Tissue Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.1476-1485. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N170 ERPs could represent a logographic processing strategy in visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1744-9081-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bricogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram Filtering of Anatomically Non-plausible Fibers with Geometric Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-301, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59728-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-Specific Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2018, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73839-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.540-547, 2017, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of topographical representation in humans: contribution of neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Guillot &amp; C. Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurophysiological Foundations of Mental and Motor Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Oxford University Press, pp.17-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in Tractography Using Autoencoders (CINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21206-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and imaging of white matter fiber crossings in whole mouse brains using diffusion MRI and serial blockface OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delafontaine-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On line, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis of white matter tracts reveals enhanced bilateral temporal connectivity in individuals with atypical language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Rhéault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Neuroimaging day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of structure-function coupling in the brain with respect to language laterality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Bezenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct structural connectivity patterns associated with variations in language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure-function coupling – relationship with language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Pathways for Tractography: 40 grand challenges to shape the future of tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogu Baran Aydogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in regional white matter volumetry and microstructure during the post-adolescence period: a cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome: a framework to analyse the contribution of brain circuits to fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single diffusion MRI voxel orientation: the bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram filtering of anatomically non-plausible fibers with geometric deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: what happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography filtering using autoencoders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of Peak width Skeletonized Mean Diffusivity (PSMD) across the adult life span: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: Rater reproducibility assessment in tractography dissection of the pyramidal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoanterior Fasciculus (SAF): Novel fiber tract revealed by diffusion MRI fiber tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography-based connectomes are dominated by false-positive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2499-5367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087584751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6583-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography analysis with the scilpy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Karan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.154022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Caudolenticular Gray Matter Bridges in the Human Brain Striatum Through Diffusion Magnetic Resonance Imaging and Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo submillimeter diffusion MRI dataset of 9 macaque brains curated for tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boissenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Anandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1299. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain dissection photogrammetry: a tool for studying human white matter connections integrating ex-vivo and in-vivo multimodal datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64788-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Koubiyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda A Kamroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinal cord neuroprosthesis for locomotor deficits due to Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Milekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martin Moraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Macellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Raschellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlasing white matter and grey matter joint contributions to resting-state networks in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Talozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corbetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.726. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05107-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Functionnectome by dissociating the contributions of white matter fiber classes to functional activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-023-02714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm 2: Optimizing tractography dissection reproducibility with segmentation protocol dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Théberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (7), pp.2134-2147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural connectivity of the human angular gyrus as revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kariem Mahdy Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02551-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the letter to the Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2479 - 2480. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02344-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inferior fronto-occipital fascicle: a century of controversies from anatomy theaters to operative neurosurgery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical microstructure informed tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/brain.2020.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: Lesion network mapping predicts post-stroke behavioural deficits and improves localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (4), pp.e36-e36. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering in tractography using autoencoders (FINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.102126. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: What happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin B Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.118502. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variations in regional white matter volumetry and microstructure during the post-adolescence period: A cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.692152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2021.692152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single white matter voxel orientation: The bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett A Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodology of the superior longitudinal system of the human brain: a historical perspective, the current controversies, and a proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (5), pp.1363-1384. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02265-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome as a framework to analyse the contribution of brain circuits to fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of the relationship between verbal list‐learning outcomes and hippocampal subfields in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (16), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.06.17.154666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for accurate in vivo mapping of human brain connections using microstructural and anatomical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (31), pp.eaba8245. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: The what, why, and how of tractography dissection reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M. W. Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.1859-1874. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain connections derived from diffusion MRI tractography can be highly anatomically accurate—if we know where white matter pathways start, where they end, and where they do not go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Remedios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (8), pp.2387-2402. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral small vessel disease genomics and its implications across the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidharan Sargurupremraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqiu Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavia E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: Commentary: The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SENtence Supramodal Areas AtlaS (SENSAAS) based on multiple task-induced activation mapping and graph analysis of intrinsic connectivity in 144 healthy right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.859-882. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1810-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-specific tractography with incorporated anatomical and orientational priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.382-398. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative anatomy of frontal eye fields in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Superoanterior Fasciculus (SAF): A Novel White Matter Pathway in the Human Brain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Dávid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Organization of the White Matter Anatomy in the Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the inferior fronto-occipital fascicle and its topological organization in non-human primates: the missing connection for language evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Chioffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-019-01856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroanatomical correlates of haptic object processing: combined evidence from tractography and functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok-Mook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (2), pp.619 - 633. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1510-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of white matter bundles using local and global streamline-based registration and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.94. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between structural connectivity and neurocognition illustrated by focal epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epileptic Disord Epileptic Disord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/epd.2018.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the human uncinate fasciculus, its subcomponents and asymmetries with stem-based tractography and microdissection validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.1645-1662. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1298-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can touch this”: Cross-modal shape categorization performance is associated with microstructural characteristics of white matter association pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.842-854. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of mapping the human connectome based on diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01285-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudoneglect in line bisection judgement is associated with a modulation of right hemispheric spatial attention dominance in right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the homotopic and heterotopic connectivity of the frontal portion of the human corpus callosum revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.4718-4735. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive anatomy of Heschl's gyri in 430 healthy volunteers, including 198 left-handers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (2), pp.729-43. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-013-0680-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human brain diffusion tensor imaging at submillimeter isotropic resolution on a 3Tesla clinical MRI scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Chiu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sundman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Guhaniyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Lan Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.667 - 675. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-hand difference in ipsilateral deactivation is associated with hand lateralization: fMRI mapping of 284 volunteers balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong rightward lateralization of the dorsal attentional network in left-handers with right sighting-eye: An evolutionary advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.1151-64. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between hemispheric specialization for language production and for spatial attention depends on left-hand preference strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.394 - 406. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AICHA: An atlas of intrinsic connectivity of homotopic areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak language lateralization affects both verbal and spatial skills: an fMRI study in 297 subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture modeling of hemispheric lateralization for language in a large sample of healthy individuals balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e101165. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting human hemispheric specialization with neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hand laterality and verbal and spatial skills in 436 healthy adults balanced for handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.383-404. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2013.796965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel group ICA approach based on multi-scale individual component clustering. Application to a large sample of fMRI data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.269-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of hemodynamic low-frequency oscillations in the brain are modulated by the nature of free thought during rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.3194-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity at rest: a multiscale hierarchical functional organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.2753-2763. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00895.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Familial Sinistrality on Planum Temporale Surface and Brain Tissue Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.1476-1485. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N170 ERPs could represent a logographic processing strategy in visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1744-9081-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bricogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram Filtering of Anatomically Non-plausible Fibers with Geometric Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-301, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59728-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-Specific Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2018, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73839-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.540-547, 2017, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of topographical representation in humans: contribution of neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Guillot &amp; C. Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurophysiological Foundations of Mental and Motor Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Oxford University Press, pp.17-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in Tractography Using Autoencoders (CINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21206-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and imaging of white matter fiber crossings in whole mouse brains using diffusion MRI and serial blockface OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delafontaine-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On line, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis of white matter tracts reveals enhanced bilateral temporal connectivity in individuals with atypical language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Rhéault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Neuroimaging day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of structure-function coupling in the brain with respect to language laterality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Bezenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct structural connectivity patterns associated with variations in language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure-function coupling – relationship with language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Pathways for Tractography: 40 grand challenges to shape the future of tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogu Baran Aydogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in regional white matter volumetry and microstructure during the post-adolescence period: a cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome: a framework to analyse the contribution of brain circuits to fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single diffusion MRI voxel orientation: the bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram filtering of anatomically non-plausible fibers with geometric deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: what happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography filtering using autoencoders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of Peak width Skeletonized Mean Diffusivity (PSMD) across the adult life span: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: Rater reproducibility assessment in tractography dissection of the pyramidal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoanterior Fasciculus (SAF): Novel fiber tract revealed by diffusion MRI fiber tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography-based connectomes are dominated by false-positive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2104EF1"/>
+    <w:nsid w:val="B82050A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2499-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087584751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6583-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.154022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Little" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boissenin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05350-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343742v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vavassori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rheault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Annicchiarico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corsini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64788-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corbetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05107-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02714-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Milekovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martin Moraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Macellari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moerman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Raschell&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02584-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Schilling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;berge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem Mahdy Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02551-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02344-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Efisio Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0907" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02334-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Legarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lemaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt G Schilling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Nath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.692152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02265-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Forkel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02530-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.17.154666" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25614" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00342" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Barakovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8245" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidharan Sargurupremraj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Jian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavia E. Evans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19111-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remedios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pierpaoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02129-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chenot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazoyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1798-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Onge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeen Sidhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Maier-Hein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1810-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs D&#225;vid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneriet M Heemskerk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corrivetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Chioffi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01856-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemy Lee Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok-Mook Kang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1510-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Hau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Houde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1298-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.11.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Barbareschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23339" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M Perchey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M Crivello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M Zago" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2016.00058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-013-0680-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Chiu Chang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sundman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Guhaniyogi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Lan Chu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinuesa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22693" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.11.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.07.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195608v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RH2XSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2012.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GR0Q83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172548v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2013.796965" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00895.2010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004045v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Astolfi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verhagen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59728-3_29" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73839-0_10" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_62" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21206-2_11" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346656v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lefebvre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delafontaine-Martel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577648" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Andrulyte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Rh&#233;ault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746501v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Bezenac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lemaitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Taylor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaulieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Landman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anderson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hansen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006336v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaudet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schreiber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs David" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Neher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2499-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087584751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6583-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.154022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Little" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boissenin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05350-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343742v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vavassori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rheault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Annicchiarico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corsini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64788-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Milekovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martin Moraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Macellari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moerman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Raschell&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02584-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corbetta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05107-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02714-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Schilling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;berge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem Mahdy Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02551-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02344-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Efisio Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02334-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Legarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lemaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt G Schilling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Nath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.692152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02265-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Forkel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02530-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25614" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.17.154666" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Barakovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8245" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00342" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remedios" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pierpaoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02129-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidharan Sargurupremraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Jian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavia E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19111-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1810-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1798-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Onge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeen Sidhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Maier-Hein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs D&#225;vid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneriet M Heemskerk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corrivetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Chioffi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01856-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemy Lee Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok-Mook Kang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1510-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Hau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Houde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1298-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.11.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Barbareschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23339" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M Perchey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M Crivello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M Zago" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2016.00058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-013-0680-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Chiu Chang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sundman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Guhaniyogi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Lan Chu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinuesa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22693" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.11.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.07.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195608v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RH2XSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2012.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GR0Q83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172548v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2013.796965" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00895.2010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004045v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Astolfi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verhagen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59728-3_29" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73839-0_10" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_62" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21206-2_11" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346656v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lefebvre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delafontaine-Martel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577648" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Andrulyte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Rh&#233;ault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746501v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Bezenac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lemaitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Taylor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaulieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Landman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anderson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hansen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006336v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaudet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schreiber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs David" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Neher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>