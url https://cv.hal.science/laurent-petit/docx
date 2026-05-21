--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2499-5367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087584751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6583-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography analysis with the scilpy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Karan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.154022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Caudolenticular Gray Matter Bridges in the Human Brain Striatum Through Diffusion Magnetic Resonance Imaging and Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo submillimeter diffusion MRI dataset of 9 macaque brains curated for tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boissenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Anandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1299. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain dissection photogrammetry: a tool for studying human white matter connections integrating ex-vivo and in-vivo multimodal datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64788-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Koubiyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda A Kamroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinal cord neuroprosthesis for locomotor deficits due to Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Milekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martin Moraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Macellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Raschellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlasing white matter and grey matter joint contributions to resting-state networks in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Talozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corbetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.726. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05107-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Functionnectome by dissociating the contributions of white matter fiber classes to functional activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-023-02714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm 2: Optimizing tractography dissection reproducibility with segmentation protocol dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Théberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (7), pp.2134-2147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural connectivity of the human angular gyrus as revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kariem Mahdy Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02551-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the letter to the Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2479 - 2480. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02344-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inferior fronto-occipital fascicle: a century of controversies from anatomy theaters to operative neurosurgery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical microstructure informed tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/brain.2020.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: Lesion network mapping predicts post-stroke behavioural deficits and improves localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (4), pp.e36-e36. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering in tractography using autoencoders (FINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.102126. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: What happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin B Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.118502. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variations in regional white matter volumetry and microstructure during the post-adolescence period: A cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.692152. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2021.692152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single white matter voxel orientation: The bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett A Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodology of the superior longitudinal system of the human brain: a historical perspective, the current controversies, and a proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (5), pp.1363-1384. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02265-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome as a framework to analyse the contribution of brain circuits to fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of the relationship between verbal list‐learning outcomes and hippocampal subfields in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (16), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.06.17.154666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for accurate in vivo mapping of human brain connections using microstructural and anatomical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (31), pp.eaba8245. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: The what, why, and how of tractography dissection reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M. W. Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.1859-1874. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain connections derived from diffusion MRI tractography can be highly anatomically accurate—if we know where white matter pathways start, where they end, and where they do not go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Remedios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (8), pp.2387-2402. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral small vessel disease genomics and its implications across the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidharan Sargurupremraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqiu Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavia E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: Commentary: The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SENtence Supramodal Areas AtlaS (SENSAAS) based on multiple task-induced activation mapping and graph analysis of intrinsic connectivity in 144 healthy right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.859-882. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1810-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-specific tractography with incorporated anatomical and orientational priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.382-398. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative anatomy of frontal eye fields in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Superoanterior Fasciculus (SAF): A Novel White Matter Pathway in the Human Brain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Dávid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.24. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Organization of the White Matter Anatomy in the Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the inferior fronto-occipital fascicle and its topological organization in non-human primates: the missing connection for language evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Chioffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-019-01856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroanatomical correlates of haptic object processing: combined evidence from tractography and functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok-Mook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (2), pp.619 - 633. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1510-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of white matter bundles using local and global streamline-based registration and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.94. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between structural connectivity and neurocognition illustrated by focal epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epileptic Disord Epileptic Disord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/epd.2018.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the human uncinate fasciculus, its subcomponents and asymmetries with stem-based tractography and microdissection validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.1645-1662. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1298-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can touch this”: Cross-modal shape categorization performance is associated with microstructural characteristics of white matter association pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.842-854. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of mapping the human connectome based on diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01285-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudoneglect in line bisection judgement is associated with a modulation of right hemispheric spatial attention dominance in right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the homotopic and heterotopic connectivity of the frontal portion of the human corpus callosum revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.4718-4735. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive anatomy of Heschl's gyri in 430 healthy volunteers, including 198 left-handers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (2), pp.729-43. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-013-0680-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human brain diffusion tensor imaging at submillimeter isotropic resolution on a 3Tesla clinical MRI scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Chiu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sundman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Guhaniyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Lan Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.667 - 675. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-hand difference in ipsilateral deactivation is associated with hand lateralization: fMRI mapping of 284 volunteers balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong rightward lateralization of the dorsal attentional network in left-handers with right sighting-eye: An evolutionary advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.1151-64. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between hemispheric specialization for language production and for spatial attention depends on left-hand preference strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.394 - 406. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AICHA: An atlas of intrinsic connectivity of homotopic areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak language lateralization affects both verbal and spatial skills: an fMRI study in 297 subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture modeling of hemispheric lateralization for language in a large sample of healthy individuals balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e101165. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting human hemispheric specialization with neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hand laterality and verbal and spatial skills in 436 healthy adults balanced for handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.383-404. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2013.796965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel group ICA approach based on multi-scale individual component clustering. Application to a large sample of fMRI data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.269-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of hemodynamic low-frequency oscillations in the brain are modulated by the nature of free thought during rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.3194-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity at rest: a multiscale hierarchical functional organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.2753-2763. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00895.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Familial Sinistrality on Planum Temporale Surface and Brain Tissue Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.1476-1485. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N170 ERPs could represent a logographic processing strategy in visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1744-9081-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bricogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram Filtering of Anatomically Non-plausible Fibers with Geometric Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-301, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59728-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-Specific Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2018, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73839-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.540-547, 2017, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of topographical representation in humans: contribution of neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Guillot &amp; C. Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurophysiological Foundations of Mental and Motor Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Oxford University Press, pp.17-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in Tractography Using Autoencoders (CINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21206-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and imaging of white matter fiber crossings in whole mouse brains using diffusion MRI and serial blockface OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delafontaine-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On line, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis of white matter tracts reveals enhanced bilateral temporal connectivity in individuals with atypical language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Rhéault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Neuroimaging day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of structure-function coupling in the brain with respect to language laterality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Bezenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct structural connectivity patterns associated with variations in language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure-function coupling – relationship with language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Pathways for Tractography: 40 grand challenges to shape the future of tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogu Baran Aydogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in regional white matter volumetry and microstructure during the post-adolescence period: a cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome: a framework to analyse the contribution of brain circuits to fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single diffusion MRI voxel orientation: the bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram filtering of anatomically non-plausible fibers with geometric deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: what happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography filtering using autoencoders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of Peak width Skeletonized Mean Diffusivity (PSMD) across the adult life span: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: Rater reproducibility assessment in tractography dissection of the pyramidal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoanterior Fasciculus (SAF): Novel fiber tract revealed by diffusion MRI fiber tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography-based connectomes are dominated by false-positive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2499-5367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087584751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6583-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography analysis with the scilpy toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Renauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Karan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.154022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimised Multishot EPI Protocol for Ex Vivo Mouse Brain Diffusion MRI With Gd‐DOTA Contrast Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline J. Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (4), pp.e70270. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.70270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Caudolenticular Gray Matter Bridges in the Human Brain Striatum Through Diffusion Magnetic Resonance Imaging and Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.70245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo submillimeter diffusion MRI dataset of 9 macaque brains curated for tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boissenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Anandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1299. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05350-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain dissection photogrammetry: a tool for studying human white matter connections integrating ex-vivo and in-vivo multimodal datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Annicchiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64788-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343742v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Koubiyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda A Kamroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spinal cord neuroprosthesis for locomotor deficits due to Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Milekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Martin Moraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Macellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Raschellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02584-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlasing white matter and grey matter joint contributions to resting-state networks in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Talozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corbetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.726. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05107-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Functionnectome by dissociating the contributions of white matter fiber classes to functional activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-023-02714-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm 2: Optimizing tractography dissection reproducibility with segmentation protocol dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Valcourt-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Théberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (7), pp.2134-2147. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural connectivity of the human angular gyrus as revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kariem Mahdy Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02551-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the letter to the Editor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2479 - 2480. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02344-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inferior fronto-occipital fascicle: a century of controversies from anatomy theaters to operative neurosurgery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurosurgical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical microstructure informed tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain connectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/brain.2020.0907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply: Lesion network mapping predicts post-stroke behavioural deficits and improves localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144 (4), pp.e36-e36. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awab004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226, pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering in tractography using autoencoders (FINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72, pp.102126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02334-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: What happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin B Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.118502. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variations in regional white matter volumetry and microstructure during the post-adolescence period: A cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.692152. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2021.692152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single white matter voxel orientation: The bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett A Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodology of the superior longitudinal system of the human brain: a historical perspective, the current controversies, and a proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vavassori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (5), pp.1363-1384. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-021-02265-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome as a framework to analyse the contribution of brain circuits to fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel characterization of the relationship between verbal list‐learning outcomes and hippocampal subfields in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (16), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226 (7), pp.2057-2085. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.06.17.154666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes of Peak Width Skeletonized Mean Diffusivity (PSMD) Across the Adult Lifespan: A Multi-Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svenja Caspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: The what, why, and how of tractography dissection reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M. W. Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.1859-1874. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for accurate in vivo mapping of human brain connections using microstructural and anatomical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ocampo-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (31), pp.eaba8245. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aba8245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain connections derived from diffusion MRI tractography can be highly anatomically accurate—if we know where white matter pathways start, where they end, and where they do not go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Remedios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pierpaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (8), pp.2387-2402. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-020-02129-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral small vessel disease genomics and its implications across the lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidharan Sargurupremraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqiu Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sarnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tavia E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The comparative anatomy of frontal eye fields in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Superoanterior Fasciculus (SAF): A Novel White Matter Pathway in the Human Brain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs Dávid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.24. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response: Commentary: The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-specific tractography with incorporated anatomical and orientational priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, pp.382-398. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SENtence Supramodal Areas AtlaS (SENSAAS) based on multiple task-induced activation mapping and graph analysis of intrinsic connectivity in 144 healthy right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (2), pp.859-882. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1810-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Organization of the White Matter Anatomy in the Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the inferior fronto-occipital fascicle and its topological organization in non-human primates: the missing connection for language evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Chioffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Ptito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-019-01856-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroanatomical correlates of haptic object processing: combined evidence from tractography and functional neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeok-Mook Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (2), pp.619 - 633. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-017-1510-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of white matter bundles using local and global streamline-based registration and clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.283-295. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nomenclature of Human White Matter Association Pathways: Proposal for a Systematic Taxonomic Anatomical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.94. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2018.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between structural connectivity and neurocognition illustrated by focal epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorella Minotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epileptic Disord Epileptic Disord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.88 - 98. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/epd.2018.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the human uncinate fasciculus, its subcomponents and asymmetries with stem-based tractography and microdissection validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 222, pp.1645-1662. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-016-1298-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can touch this”: Cross-modal shape categorization performance is associated with microstructural characteristics of white matter association pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemy Lee Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wallraven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.842-854. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudoneglect in line bisection judgement is associated with a modulation of right hemispheric spatial attention dominance in right-handers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of mapping the human connectome based on diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F. Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01285-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the homotopic and heterotopic connectivity of the frontal portion of the human corpus callosum revealed by microdissection and diffusion tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Efisio Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (12), pp.4718-4735. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Terminations of the Inferior Fronto-Occipital and Uncinate Fasciculi: Anatomical Stem-Based Virtual Dissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice M Hau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice M Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure M Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (58), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnana.2016.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human brain diffusion tensor imaging at submillimeter isotropic resolution on a 3Tesla clinical MRI scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Chiu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Sundman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Guhaniyogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Lan Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.667 - 675. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive anatomy of Heschl's gyri in 430 healthy volunteers, including 198 left-handers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (2), pp.729-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-013-0680-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-hand difference in ipsilateral deactivation is associated with hand lateralization: fMRI mapping of 284 volunteers balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.5. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong rightward lateralization of the dorsal attentional network in left-handers with right sighting-eye: An evolutionary advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3), pp.1151-64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between hemispheric specialization for language production and for spatial attention depends on left-hand preference strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.394 - 406. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AICHA: An atlas of intrinsic connectivity of homotopic areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 254, pp.46-59. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture modeling of hemispheric lateralization for language in a large sample of healthy individuals balanced for handedness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.e101165. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak language lateralization affects both verbal and spatial skills: an fMRI study in 297 subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.56-62. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting human hemispheric specialization with neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cognitive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (2), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tics.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hand laterality and verbal and spatial skills in 436 healthy adults balanced for handedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.383-404. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2013.796965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel group ICA approach based on multi-scale individual component clustering. Application to a large sample of fMRI data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.269-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of hemodynamic low-frequency oscillations in the brain are modulated by the nature of free thought during rest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.3194-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common neural system is activated in hearing non-signers to process French Sign language and spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2010.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity at rest: a multiscale hierarchical functional organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105, pp.2753-2763. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00895.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is right-hemisphere contribution to phonological, lexico-semantic, and sentence processing? Insights from a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Beaucousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (1), pp.577-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural correlates of highly iconic structures and topographic discourse in French Sign Language as observed in six hearing native signers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (3), pp.180-192. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Familial Sinistrality on Planum Temporale Surface and Brain Tissue Asymmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.1476-1485. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right hemisphere dominance for auditory attention and its modulation by eye position: An event related fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.211 - 225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N170 ERPs could represent a logographic processing strategy in visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rebaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1744-9081-3-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bricogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram Filtering of Anatomically Non-plausible Fibers with Geometric Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-301, 2020, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59728-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle-Specific Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmeen Sidhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-139, 2018, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73839-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.540-547, 2017, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66182-7_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of topographical representation in humans: contribution of neuroimaging studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Guillot &amp; C. Collet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neurophysiological Foundations of Mental and Motor Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Oxford University Press, pp.17-30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering in Tractography Using Autoencoders (CINTA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Jodoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.125-136, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21206-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and imaging of white matter fiber crossings in whole mouse brains using diffusion MRI and serial blockface OCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delafontaine-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On line, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of structure-function coupling in the brain with respect to language laterality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Bezenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network analysis of white matter tracts reveals enhanced bilateral temporal connectivity in individuals with atypical language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Rhéault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Neuroimaging day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct structural connectivity patterns associated with variations in language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain structure-function coupling – relationship with language lateralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Andrulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Pathways for Tractography: 40 grand challenges to shape the future of tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogu Baran Aydogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas for the Lateralized Visuospatial Attention Networks (ALANs): Insights from fMRI and Network Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in regional white matter volumetry and microstructure during the post-adolescence period: a cross-sectional study of a cohort of 1,713 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionnectome: a framework to analyse the contribution of brain circuits to fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie J Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of white matter pathways coming into a single diffusion MRI voxel orientation: the bottleneck issue in tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt G Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennett Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractogram filtering of anatomically non-plausible fibers with geometric deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Olivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Masci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRi-Share database: brain imaging in a cross-sectional cohort of 1,870 university students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography dissection variability: what happens when 42 groups dissect 14 white matter bundles on the same dataset?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwesh Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography filtering using autoencoders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Haitz Legarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Theaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of Peak width Skeletonized Mean Diffusivity (PSMD) across the adult life span: a multi-cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ami Tsuchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tzourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractostorm: Rater reproducibility assessment in tractography dissection of the pyramidal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Benedictis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal M W Tax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-based atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superoanterior Fasciculus (SAF): Novel fiber tract revealed by diffusion MRI fiber tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szabolcs David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneriet M Heemskerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Corrivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Sarubbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic atlas of the human pyramidal tract in 410 healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rheault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learn to Track: Deep Learning for Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter F Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractography-based connectomes are dominated by false-positive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus H Maier-Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Neher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Houde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B82050A7"/>
+    <w:nsid w:val="E9183570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2499-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087584751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6583-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.154022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Little" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boissenin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05350-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343742v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vavassori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rheault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Annicchiarico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corsini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64788-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Milekovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martin Moraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Macellari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moerman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Raschell&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02584-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corbetta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05107-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02714-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Schilling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;berge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem Mahdy Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02551-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02344-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Efisio Marras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02334-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Legarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lemaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt G Schilling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B Hansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Nath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118502" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.692152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02265-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Forkel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02530-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337960v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25614" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.17.154666" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Barakovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8245" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00342" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004295v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remedios" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pierpaoli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02129-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidharan Sargurupremraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Jian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavia E. Evans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19111-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1810-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazoyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1798-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Onge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeen Sidhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Maier-Hein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063650v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs D&#225;vid" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneriet M Heemskerk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corrivetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Chioffi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01856-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemy Lee Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok-Mook Kang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1510-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Hau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Houde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1298-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.11.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Barbareschi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23339" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M Perchey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M Crivello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M Zago" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2016.00058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-013-0680-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Chiu Chang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sundman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Guhaniyogi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Lan Chu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinuesa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22693" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.11.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.07.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195608v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RH2XSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195591v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101165" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2012.12.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GR0Q83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172548v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2013.796965" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00895.2010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004045v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Astolfi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verhagen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59728-3_29" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73839-0_10" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_62" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21206-2_11" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346656v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lefebvre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delafontaine-Martel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577648" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Andrulyte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Rh&#233;ault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746501v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Bezenac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lemaitre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332852v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Taylor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332682v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaulieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369531v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Landman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anderson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004841v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hansen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006336v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaudet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schreiber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs David" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007276v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Neher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2499-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087584751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6583-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renauld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt-Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.154022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline J. Ribot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70270" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Little" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70245" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Valcourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boissenin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Gupta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Anandra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05350-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343742v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vavassori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rheault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Nocerino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Annicchiarico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corsini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64788-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Milekovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Martin Moraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Macellari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moerman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Raschell&#224;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02584-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corbetta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05107-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Theaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-023-02714-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rheault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Schilling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;berge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem Mahdy Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02551-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Sarubbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02344-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Benedictis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Efisio Marras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ocampo-Pineda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2020.0907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Foulon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02334-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Haitz Legarreta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lemaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt G Schilling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Nath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.692152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M W Tax" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett A Landman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Anderson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25697" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02265-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie J Forkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02530-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25614" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.06.17.154666" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaudet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Caspers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00342" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maffei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal M. W. Tax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24917" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003996v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Barakovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba8245" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004295v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Remedios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pierpaoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02129-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidharan Sargurupremraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqiu Jian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavia E. Evans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19111-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouget" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs D&#225;vid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneriet M Heemskerk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Corrivetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chenot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazoyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1798-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Onge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeen Sidhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Maier-Hein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1810-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Chioffi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Ptito" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01856-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemy Lee Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok-Mook Kang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wallraven" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1510-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Hau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2018.00094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Job" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Minotti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2018.0958" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Hau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Houde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1298-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23422" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.11.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus H Maier-Hein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F. Neher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01285-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Barbareschi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23339" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M Perchey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M Crivello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M Zago" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2016.00058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Chiu Chang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sundman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Guhaniyogi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Lan Chu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-013-0680-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinuesa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22693" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.11.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197121v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.07.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101165" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195608v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2014.10.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RH2XSC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2012.12.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GR0Q83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2013.796965" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159695v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158486v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154169v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2010.09.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSKGWTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00895.2010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00995711v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.05.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1JPQ5H6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp209" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951395v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reba&#239;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-3-21" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004045v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Astolfi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Verhagen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Olivetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Masci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59728-3_29" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73839-0_10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344130v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66182-7_62" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21206-2_11" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delafontaine-Martel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemieux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577648" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Andrulyte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Bezenac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746558v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Rh&#233;ault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746501v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lemaitre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Taylor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332682v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogu Baran Aydogan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beaulieu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borra" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467731v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369531v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Landman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Anderson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006311v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hansen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006336v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schreiber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007052v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007171v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007261v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs David" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696385v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007276v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Neher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007290v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>