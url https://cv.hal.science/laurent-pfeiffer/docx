--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -306,3242 +306,3258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
+                <w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Miguel Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bonnet-Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865363v2</w:t>
+                <w:t xml:space="preserve">hal-05427782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partition method for bounding continuous-time Markov chain models of general reaction network</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Miguel Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ballif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05319664v1</w:t>
+                <w:t xml:space="preserve">hal-04865363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t>
+                <w:t xml:space="preserve">Mean Field Optimization problems: stability results and Lagrangian discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bonnet-Weill</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A partition method for bounding continuous-time Markov chain models of general reaction network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ballif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05427782v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2026.109639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Field Optimization problems: stability results and Lagrangian discretization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A mesh-independent method for second-order potential mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269378v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.1226-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drae061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nonsmooth Frank–Wolfe algorithm through a dual cutting-plane approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02752-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543088v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale nonconvex optimization: randomization, gap estimation, and numerical resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.3083-3113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1488892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631702v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lagrangian approach for aggregative mean field games of controls with mixed and final constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Gianatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (1), pp.105-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1407720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174167v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized conditional gradient and learning in potential mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-023-10056-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341776v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete potential mean field games: duality and numerical resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (1-2), pp.241-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-023-01934-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260057v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error estimates of a theta-scheme for second-order mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.2493-2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2023059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175251v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duality and approximation of stochastic optimal control problems under expectation constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (5), pp.3231-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1349886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete-time mean field games with risk-averse agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2021044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563949v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak solutions for potential mean field games of controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameson Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mullenix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), Paper No 50, 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-021-00712-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimality conditions in variational form for non-linear constrained stochastic control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2020008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Turnpike Property and the Receding-Horizon Method for Linear-Quadratic Optimal Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Breiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1225811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of the terminal penalty in receding horizon control for a class of stabilization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-order analysis for the time crisis problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.139-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control problem for viscous systems of conservation laws, with geometric parameter, and application to the Shallow-Water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.273-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IFB/424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback Stabilization of the Two-Dimensional Navier–Stokes Equations by Value Function Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Breiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (3), pp.599-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-019-09586-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schauder Estimates for a Class of Potential Mean Field Games of Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Hadikhanloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor expansions of the value function associated with a bilinear optimal control problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Breiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (5), pp.1361-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2019.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-order necessary conditions in Pontryagin form for optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3887-3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130923452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis for the outages of nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kengy Barty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.371-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12667-013-0096-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second-order sufficient conditions for strong solutions to optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (03), pp.704-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2013080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis for relaxed optimal control problems with final-state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frederic Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Silvia Serea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89, pp.55-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2013.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of PDEs: feedback laws and mean-field games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Paris-Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05518960v1</w:t>
-              </w:r>
-[...2235 lines deleted...]
-                <w:t xml:space="preserve">hal-00702246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on developing humoristic Control cartoons for undergraduate students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Letort Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Tommy-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Petit-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Zoé Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IFAC Conference 2025 - 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposed resolution of finite-state aggregative optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Proceedings of the Conference on Control and its Applications (CT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Philadelphie (USA), United States. pp.56-63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977745.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642127v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order conditions for a control problem with discontinuous cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order conditions for a control problem with discontinuous cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1480-1485, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Control Approach for EV Charging with Distribution Grid Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 First International Black Sea Conference on Communications and Networking (BlackSeaCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/blackseacom.2013.6623411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3551,100 +3567,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis for optimal control problems. Stochastic optimal control with a probability constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Ecole Polytechnique X, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00881119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3654,135 +3670,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two methods of pruning Benders' cuts and their application to the management of a gas portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Apparigliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Auchapt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8133, INRIA. 2012, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3929,51 +3945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2026.109639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>