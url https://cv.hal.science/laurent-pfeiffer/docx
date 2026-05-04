--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -306,203 +306,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t>
+                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bonnet-Weill</w:t>
+                <w:t xml:space="preserve">João Miguel Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427782v1</w:t>
+                <w:t xml:space="preserve">hal-04865363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Characterization of Law-Invariant and Coherent Risk Measures through Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bonalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Miguel Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Benoît Bonnet-Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865363v3</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Field Optimization problems: stability results and Lagrangian discretization</w:t>
               </w:r>
@@ -1018,265 +1018,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631702v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian approach for aggregative mean field games of controls with mixed and final constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized conditional gradient and learning in potential mean field games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justina Gianatti</w:t>
+                <w:t xml:space="preserve">Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (1), pp.105-134. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1407720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-023-10056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174167v2</w:t>
+                <w:t xml:space="preserve">hal-03341776v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized conditional gradient and learning in potential mean field games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian approach for aggregative mean field games of controls with mixed and final constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lavigne</w:t>
+                <w:t xml:space="preserve">Justina Gianatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (1), pp.105-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-023-10056-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1407720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341776v3</w:t>
+                <w:t xml:space="preserve">hal-03174167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete potential mean field games: duality and numerical resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1544,51 +1544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time mean field games with risk-averse agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,412 +1733,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality conditions in variational form for non-linear constrained stochastic control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Turnpike Property and the Receding-Horizon Method for Linear-Quadratic Optimal Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Breiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2020008⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1225811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113195v1</w:t>
+                <w:t xml:space="preserve">hal-03113182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Turnpike Property and the Receding-Horizon Method for Linear-Quadratic Optimal Control Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Breiten</w:t>
+                <w:t xml:space="preserve">The effect of the terminal penalty in receding horizon control for a class of stabilization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1225811⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113182v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the terminal penalty in receding horizon control for a class of stabilization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Kunisch</w:t>
+                <w:t xml:space="preserve">Second-order analysis for the time crisis problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.139-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372077v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order analysis for the time crisis problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimality conditions in variational form for non-linear constrained stochastic control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2020008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020146v1</w:t>
+                <w:t xml:space="preserve">hal-03113195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control problem for viscous systems of conservation laws, with geometric parameter, and application to the Shallow-Water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,64 +2185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Stabilization of the Two-Dimensional Navier–Stokes Equations by Value Function Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Breiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2384,64 +2384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor expansions of the value function associated with a bilinear optimal control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Breiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,51 +3272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order conditions for a control problem with discontinuous cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3945,51 +3945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2026.109639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2026.109639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>