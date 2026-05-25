--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,276 +100,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage stochastic algorithm for solving large-scale (non)-convex separable optimization problems under affine constraints</w:t>
+                <w:t xml:space="preserve">A variational mean field game of controls with free final time and pairwise interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dubois-Taine</w:t>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Bach</w:t>
+                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497701v1</w:t>
+                <w:t xml:space="preserve">hal-05518729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational mean field game of controls with free final time and pairwise interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage stochastic algorithm for solving large-scale (non)-convex separable optimization problems under affine constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubois-Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
+                <w:t xml:space="preserve">Adrien Seguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Sadeghi Arjmand</w:t>
+                <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05518729v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Nash to Cournot--Nash equilibria via $\Gamma$-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Miguel Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -790,51 +790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonsmooth Frank–Wolfe algorithm through a dual cutting-plane approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frédéric Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,412 +1733,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Turnpike Property and the Receding-Horizon Method for Linear-Quadratic Optimal Control Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimality conditions in variational form for non-linear constrained stochastic control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1225811⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113182v1</w:t>
+                <w:t xml:space="preserve">hal-03113195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the terminal penalty in receding horizon control for a class of stabilization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Kunisch</w:t>
+                <w:t xml:space="preserve">On the Turnpike Property and the Receding-Horizon Method for Linear-Quadratic Optimal Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Breiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019037⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1225811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372077v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order analysis for the time crisis problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Térence Bayen</w:t>
+                <w:t xml:space="preserve">The effect of the terminal penalty in receding horizon control for a class of stabilization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020146v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality conditions in variational form for non-linear constrained stochastic control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-order analysis for the time crisis problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.139-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113195v1</w:t>
+                <w:t xml:space="preserve">hal-02020146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control problem for viscous systems of conservation laws, with geometric parameter, and application to the Shallow-Water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,64 +2185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback Stabilization of the Two-Dimensional Navier–Stokes Equations by Value Function Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Breiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2384,94 +2384,94 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor expansions of the value function associated with a bilinear optimal control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Breiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kunisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (5), pp.1361-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
@@ -3168,51 +3168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposed resolution of finite-state aggregative optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3272,51 +3272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order conditions for a control problem with discontinuous cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Bayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3945,51 +3945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2026.109639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfeiffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sadeghi Arjmand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubois-Taine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Seguret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865363v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Miguel Machado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bonnet-Weill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319664v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Ruess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2026.109639" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543088v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02752-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631702v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1488892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341776v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10056-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03174167v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Gianatti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03260057v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-023-01934-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175251v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fr&#233;d&#233;ric Bonnans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1349886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563949v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Bonnans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson Graber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mullenix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00712-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Breiten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1225811" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kunisch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-019-09586-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02048437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Hadikhanloo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengy Barty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-013-0096-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frederic Bonnans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702246v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Silvia Serea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2013.04.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05518960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Letort Le Chevalier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Tommy-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Petit-Ortega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Zo&#233; Baudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642127v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745.8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02413725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524364v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/blackseacom.2013.6623411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00881119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Apparigliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auchapt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>