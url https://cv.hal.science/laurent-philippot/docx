--- v2 (2026-05-16)
+++ v3 (2026-05-16)
@@ -234,3031 +234,3031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of different exogenous NO concentrations on C and N biogeochemistry of an agricultural soil</w:t>
+                <w:t xml:space="preserve">Pre-sowing recurrent inoculation with Pseudomonas fluorescens promotes maize growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logapragasan Subramaniam</w:t>
+                <w:t xml:space="preserve">Marine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Perez-Valera</w:t>
+                <w:t xml:space="preserve">Amélie Polrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berger</w:t>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Ostler</w:t>
+                <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Engelsberger</w:t>
+                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168 (4), pp.58. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.125-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-025-01248-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01873-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497610v1</w:t>
+                <w:t xml:space="preserve">hal-04912713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging soil biodiversity and human well-being: An actionable framework to measure links between the natural capital and plural value of soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Maskell</w:t>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jones</w:t>
+                <w:t xml:space="preserve">Monique Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Yacoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Sánchez-Cueto</w:t>
+                <w:t xml:space="preserve">Giulia Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101391⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497885v1</w:t>
+                <w:t xml:space="preserve">hal-05539308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Application of No‐Tillage‐Induced Greater Risk of Poor Topsoil Aeration Along a European Pedoclimatic Gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of different exogenous NO concentrations on C and N biogeochemistry of an agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
+                <w:t xml:space="preserve">Logapragasan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansonia Pulido-Moncada</w:t>
+                <w:t xml:space="preserve">Eduardo Perez-Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Ostler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Engelsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.70081⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168 (4), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-025-01248-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509979v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of exogenous NO on plants and microbial communities in soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berger</w:t>
+                <w:t xml:space="preserve">Bridging soil biodiversity and human well-being: An actionable framework to measure links between the natural capital and plural value of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Lladó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Lindsay Maskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sánchez-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf237⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (8), pp.101391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509949v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system modulates the effect of spring drought on ammonia-oxidizing communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐Term Application of No‐Tillage‐Induced Greater Risk of Poor Topsoil Aeration Along a European Pedoclimatic Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Kundel</w:t>
+                <w:t xml:space="preserve">Loraine ten Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Feola Conz</w:t>
+                <w:t xml:space="preserve">Marta Goberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mäder</w:t>
+                <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansonia Pulido-Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109658⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497958v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global dataset of experimental agricultural management on soil carbon accrual, its synergies and trade-offs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of exogenous NO on plants and microbial communities in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leanne Peixoto</w:t>
+                <w:t xml:space="preserve">Logapragasan Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.929. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05238-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110595v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
+                <w:t xml:space="preserve">Cropping system modulates the effect of spring drought on ammonia-oxidizing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+                <w:t xml:space="preserve">Ari Fina Bintarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Smith</w:t>
+                <w:t xml:space="preserve">Elena Kost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Vico</w:t>
+                <w:t xml:space="preserve">Dominika Kundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+                <w:t xml:space="preserve">Rafaela Feola Conz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Edlinger</w:t>
+                <w:t xml:space="preserve">Paul Mäder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.109658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539308v1</w:t>
+                <w:t xml:space="preserve">hal-05497958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-sowing recurrent inoculation with Pseudomonas fluorescens promotes maize growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global dataset of experimental agricultural management on soil carbon accrual, its synergies and trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sánchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Papin</w:t>
+                <w:t xml:space="preserve">Mart Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Polrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Florian Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Czarnes</w:t>
+                <w:t xml:space="preserve">Leanne Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Dreux-Zigha</w:t>
+                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.125-140. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01873-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05238-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912713v1</w:t>
+                <w:t xml:space="preserve">hal-05110595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of a microbial inoculant in soil after recurrent inoculations</w:t>
+                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Papin</w:t>
+                <w:t xml:space="preserve">Elena Litchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.aurent Philippot</w:t>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M C Breuil</w:t>
+                <w:t xml:space="preserve">Zinger Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bru</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dreux-Zigha</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.4177. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.923-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-54069-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662138v1</w:t>
+                <w:t xml:space="preserve">hal-04666177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
+                <w:t xml:space="preserve">Survival of a microbial inoculant in soil after recurrent inoculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">M. Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">L.aurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">M C Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">D. Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dreux-Zigha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00559-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.4177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-54069-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625024v1</w:t>
+                <w:t xml:space="preserve">hal-04662138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00559-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893623v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative soil mesocosm system for studying the effect of soil moisture and background NO on soil surface C and N trace gas fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Dynamic response of soil microbial communities and network to hymexazol exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01862-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960266v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">An innovative soil mesocosm system for studying the effect of soil moisture and background NO on soil surface C and N trace gas fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logapragasan Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Engelsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (8), pp.1143-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01862-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674236v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of fungi on soil protist communities in European cereal croplands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16673⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676698v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between microbial communities and soil properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of fungi on soil protist communities in European cereal croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kappler</w:t>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rillig</w:t>
+                <w:t xml:space="preserve">Kenneth Dumack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Fierer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masahiro Ryo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41579-023-00980-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.e16673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331853v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">The interplay between microbial communities and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kappler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Rillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Fierer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.226-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-023-00980-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712868v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refocusing the microbial rare biosphere concept through a functional lens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zinger Lucie</w:t>
+                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (10), pp.923-936. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666177v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant communities can attenuate flooding induced N2O fluxes by altering nitrogen cycling microbial communities and plant nitrogen uptake</w:t>
+                <w:t xml:space="preserve">Precipitation patterns and N availability legacy govern microbial response to rewetting in a plant-soil system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlete Barneze</w:t>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Pascal Niklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 185, pp.art. 109142. </w:t>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 109139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211909v1</w:t>
+                <w:t xml:space="preserve">hal-04211918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecological clusters structured by environments drive maize residue decomposition at the continental scale</w:t>
+                <w:t xml:space="preserve">Plant communities can attenuate flooding induced N2O fluxes by altering nitrogen cycling microbial communities and plant nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Zhang</w:t>
+                <w:t xml:space="preserve">Arlete Barneze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyu Wang</w:t>
+                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyu Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mengmeng Cao</w:t>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166092⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 185, pp.art. 109142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214585v1</w:t>
+                <w:t xml:space="preserve">hal-04211909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of agricultural management on soil aggregation and carbon storage is regulated by climatic thresholds across a 3000 km European gradient</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florine Degrune</w:t>
+                <w:t xml:space="preserve">Microbial ecological clusters structured by environments drive maize residue decomposition at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
+                <w:t xml:space="preserve">Liyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wentao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16677⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.166092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094675v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">The impact of agricultural management on soil aggregation and carbon storage is regulated by climatic thresholds across a 3000 km European gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.3177 - 3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01480-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04019313v1</w:t>
+                <w:t xml:space="preserve">hal-04094675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation patterns and N availability legacy govern microbial response to rewetting in a plant-soil system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Niklaus</w:t>
+                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 185, pp.art. 109139. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.art. 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01480-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211918v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss in soil microbial diversity constrains microbiome selection and alters the abundance of N-cycling guilds in barley rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saghaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Wittorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3305,103 +3305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural management and pesticide use reduce the functioning of beneficial plant symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (8), pp.1145-1154. </w:t>
@@ -3439,103 +3439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of archaea and niche preferences among putative ammonia‐oxidizing Nitrososphaeria dominating across European arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saghaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banjeree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García‐palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.341-356. </w:t>
@@ -3573,103 +3573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralea Stephanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Anastopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ioannides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3971,90 +3971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spike-AMP and qPCR-AMP in soil microbiota quantitative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4252,90 +4252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Effects of Soil Compaction on the Nitrogen Cycle Under Pea and Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela Feola Conz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.art. 822487. </w:t>
@@ -4373,64 +4373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly conserved core bacterial microbiota with nitrogen-fixation capacity inhabits the xylem sap in maize plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,103 +4641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling negative biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.296-306. </w:t>
@@ -4769,1419 +4769,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at the functions behind ecosystem multifunctionality: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Edlinger</w:t>
+                <w:t xml:space="preserve">Precipitation patterns and N availability alter plant-soil microbial C and N dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Niklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Herzog</w:t>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13511⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 466 (1-2), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274499v1</w:t>
+                <w:t xml:space="preserve">hal-03460599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes : 14 millions d’euros pour les chercheurs de la région</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lhote</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiona Soper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Nasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwook Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.108247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632137v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and temperature effects on nitrification and denitrification modified N2O mitigation by 3,4-dimethylpyrazole phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drishya Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Mateo-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 157, pp.108224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Community Resilience across Ecosystems and Multiple Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Langenheder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mmbr.00026-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop cover is more important than rotational diversity for soil multifunctionality and cereal yields in European cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A closer look at the functions behind ecosystem multifunctionality: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-020-00210-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.600-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313568v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological risk assessment of wastewater irrigation on soil microorganisms: Fate and impact of wastewater-borne micropollutants in lettuce-soil system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microbes : 14 millions d’euros pour les chercheurs de la région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bien Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460854v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use in urban areas impacts the composition of soil bacterial communities involved in nitrogen cycling. A case study from Lefkosia (Nicosia) Cyprus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Crop cover is more important than rotational diversity for soil multifunctionality and cereal yields in European cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Zissimos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Christoforou</w:t>
+                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87623-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-020-00210-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311953v1</w:t>
+                <w:t xml:space="preserve">hal-03313568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">Ecotoxicological risk assessment of wastewater irrigation on soil microorganisms: Fate and impact of wastewater-borne micropollutants in lettuce-soil system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlinde de Deyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nicola Montemurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbora Oudová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223, pp.112595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150912v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel virocell metabolic potential revealed in agricultural soils by virus‐enriched soil metagenome analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land use in urban areas impacts the composition of soil bacterial communities involved in nitrogen cycling. A case study from Lefkosia (Nicosia) Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralea Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Omirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zissimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Braga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lars Hansen</w:t>
+                <w:t xml:space="preserve">Irene Christoforou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12939⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87623-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309152v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter inputs drive patterns of soil nitrogen heterogeneity in a diverse tropical forest: Results from a litter manipulation experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siwook Hwang</w:t>
+                <w:t xml:space="preserve">Manipulating plant community composition to steer efficient N‐cycling in intensively managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlinde de Deyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Oram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Oudová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (1), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306826v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation patterns and N availability alter plant-soil microbial C and N dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rouard</w:t>
+                <w:t xml:space="preserve">Novel virocell metabolic potential revealed in agricultural soils by virus‐enriched soil metagenome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyvid Amgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 466 (1-2), pp.151-163. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.348-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05015-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460599v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological significance of pedospheric nitric oxide for root growth, development and organismic interactions</w:t>
               </w:r>
@@ -6193,51 +6193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hänsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,103 +6301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phages on soil bacterial communities and nitrogen availability under different assembly scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Kot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
@@ -6435,103 +6435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication-driven changes in plant traits associated with changes in the assembly of the rhizosphere microbiota in tetraploid wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -6563,334 +6563,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-cutter ants engineer large nitrous oxide hot spots in tropical forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant trait-based approaches to improve nitrogen cycling in agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona M. Soper</w:t>
+                <w:t xml:space="preserve">Ingrid M. Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin W. Sullivan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerlinde de Deyn B</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (11), pp.2454-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626317v1</w:t>
+                <w:t xml:space="preserve">hal-02618945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait-based approaches to improve nitrogen cycling in agroecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Leaf-cutter ants engineer large nitrous oxide hot spots in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona M. Soper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke B. Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanna N. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (11), pp.2454-2466. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1894), </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618945v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger D. Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (4), pp.540-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7101,51 +7101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to embrace soil biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damijana Kastelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Grčman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120, pp.233-245. </w:t>
@@ -7394,51 +7394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and Ecology of Novel N2O-Reducing Microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank E. Löffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7511,103 +7511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed canopy nitrogen correlates with nitrous oxide emissions in a lowland tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona M. Soper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan K. Nasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke B. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (9), pp.2080-2089. </w:t>
@@ -7658,90 +7658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounded disturbance chronology modulates the resilience of soil microbial communities and N-cycle related functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadiya Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -7773,1647 +7773,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, online (1), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+                <w:t xml:space="preserve">hal-01603115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of nirK- and nirS- bacterial denitrifiers as well as fungal denitrifiers to nitrous oxide production from dairy manure composf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of nitrogen fixing, nitrifying and denitrifying microbes in an unfertilized grassland soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stempfhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koki Maeda</w:t>
+                <w:t xml:space="preserve">Franck Rasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakae Toyoda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Keiichi Nakajima</w:t>
+                <w:t xml:space="preserve">Daniel Prati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04017⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.214-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624951v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Correa-Galeote</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Philippot</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627249v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of nitrogen fixing, nitrifying and denitrifying microbes in an unfertilized grassland soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prati</w:t>
+                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.272-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608670v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603115v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of plant association on rhizosphere microbial communities depend on plant species involved and soil nitrogen level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative contribution of nirK- and nirS- bacterial denitrifiers as well as fungal denitrifiers to nitrous oxide production from dairy manure composf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakae Toyoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Hattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+                <w:t xml:space="preserve">Keiichi Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (24), pp.14083-14091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619943v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ecological rescue for altered soil microbial communities and functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Correa-Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadiya del Carmen Calderon Alvarado</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Silvia Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.272-283. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.71-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21775/cimb.024.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604358v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Putz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4207 - 4217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608286v1</w:t>
+                <w:t xml:space="preserve">hal-01394067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological network analysis reveals the inter-connection between soil biodiversity and ecosystem function as affected by land use across Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P.Van Leeuwen</w:t>
+                <w:t xml:space="preserve">Non-denitrifying nitrous oxide-reducing bacteria - An effective N2O sink in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rutgers</w:t>
+                <w:t xml:space="preserve">M. Putz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.376-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269479v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes as engines of ecosystem function: When does community structure enhance predictions of ecosystem processes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological network analysis reveals the inter-connection between soil biodiversity and ecosystem function as affected by land use across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Creamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Hannula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.B. Graham</w:t>
+                <w:t xml:space="preserve">J.P.Van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Knelman</w:t>
+                <w:t xml:space="preserve">D. Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schindlbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Breulmann</w:t>
+                <w:t xml:space="preserve">M. Rutgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00214⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588095v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting cost effective and policy-relevant biological indicators for European monitoring of soil biodiversity and ecosystem function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbes as engines of ecosystem function: When does community structure enhance predictions of ecosystem processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan S Griffiths</w:t>
+                <w:t xml:space="preserve">J.E. Knelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Römbke</w:t>
+                <w:t xml:space="preserve">A. Schindlbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Schmelz</w:t>
+                <w:t xml:space="preserve">S. Siciliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Scheffczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. H. Faber</w:t>
+                <w:t xml:space="preserve">M. Breulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313738v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural responses of soil N-cycling microbial communities to the herbicide mesotrione: a dose-effect microcosm approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selecting cost effective and policy-relevant biological indicators for European monitoring of soil biodiversity and ecosystem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan S Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">J. Römbke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poly</w:t>
+                <w:t xml:space="preserve">R. M. Schmelz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnemoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">A. Scheffczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+                <w:t xml:space="preserve">J. H. Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.4207 - 4217. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4797-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394067v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-based approaches for understanding microbial biodiversity and ecosystem functioning</w:t>
               </w:r>
@@ -9576,51 +9576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9943,64 +9943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of bacteria and nitrogen-cycling microbial communities along constructed Technosol depth-profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhan Hafeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,51 +10076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation of methods in soil microbiology: progress and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10365,51 +10365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory evaluation of the ISO standard 11063 &amp;quot;soil quality - method to directly extract DNA from soil samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imes Petric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10644,51 +10644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity : an ISO standard for soil DNA extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10803,51 +10803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Denitrification Gene Clusters of Soil Bacteria via a Metagenomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11440,346 +11440,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of management regine and plant species on the enzyme activity and genetic structure of N-fixing, denitrifying and nitrifying bacterial communities in grassland soils</w:t>
+                <w:t xml:space="preserve">Relative involvement of nitrate and nitrite reduction in the competitiveness of Pseudomonas fluorescens in the rhizosphere of maize under non-limiting nitrate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok K. Patra</w:t>
+                <w:t xml:space="preserve">J. F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Abbadie</w:t>
+                <w:t xml:space="preserve">Agnes Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Clays-Josserand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Lensi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.00992.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2002.tb00913.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124647v1</w:t>
+                <w:t xml:space="preserve">hal-02569786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative involvement of nitrate and nitrite reduction in the competitiveness of Pseudomonas fluorescens in the rhizosphere of maize under non-limiting nitrate conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of management regine and plant species on the enzyme activity and genetic structure of N-fixing, denitrifying and nitrifying bacterial communities in grassland soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok K. Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Clays-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Ghiglione</w:t>
+                <w:t xml:space="preserve">Valérie Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Richaume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan J. Grayston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (6), pp.1005-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.00992.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2002.tb00913.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre biodiversité et fonctionnement chez les communautés microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,51 +11869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12150,51 +12150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Clays-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 21 (3), pp.175-185. </w:t>
@@ -12232,90 +12232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of two plant species (flax and tomato) on the distribution of nitrogen dissimilative abilities within fluorescent Pseudomonas spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Clays-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 61 (5), 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12372,51 +12372,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage des interactions entre microorganismes dans les sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12441,51 +12441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and Resilience of soil microbial communities to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the 1st ISME Asia Forum and the 2025 Annual Academic Meeting of the Chinese Association for Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12504,760 +12504,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging microbial community ecology and N-cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unravelling belowground interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Soil Microbiome and Soil Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Yangling, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947500v1</w:t>
+                <w:t xml:space="preserve">hal-04947555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial interactions in complex communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bridging microbial community ecology and N-cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Chinese Microbial Ecology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Qingdao, China</w:t>
+              <w:t xml:space="preserve">XXII International Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947566v1</w:t>
+                <w:t xml:space="preserve">hal-04947500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome resistance and resilience in response to compound disturbances. Microbes – Connecting Environment and Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microbial interactions in complex communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Symposium of the Clusters of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Chinese Microbial Ecology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947528v1</w:t>
+                <w:t xml:space="preserve">hal-04947566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling belowground interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microbiome resistance and resilience in response to compound disturbances. Microbes – Connecting Environment and Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Soil Microbiome and Soil Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Yangling, China</w:t>
+              <w:t xml:space="preserve">Joint Symposium of the Clusters of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947555v1</w:t>
+                <w:t xml:space="preserve">hal-04947528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">Laboratory estimates obscure the patterns of GHG emissions from agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Goberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaanis Juhanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ros, Mart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feizene, Dalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896556v1</w:t>
+                <w:t xml:space="preserve">hal-04222424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize growth promotion by recurrent inoculation is modulated by the timing of application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E Lacroix</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318271v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory estimates obscure the patterns of GHG emissions from agricultural soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Goberna</w:t>
+                <w:t xml:space="preserve">Maize growth promotion by recurrent inoculation is modulated by the timing of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaanis Juhanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tamara Gómez-Gallego</w:t>
+                <w:t xml:space="preserve">A Polrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ros, Mart</w:t>
+                <w:t xml:space="preserve">S Czanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feizene, Dalia</w:t>
+                <w:t xml:space="preserve">E Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222424v1</w:t>
+                <w:t xml:space="preserve">hal-04318271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -13286,103 +13286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent inoculation: a strategy for a better survival of Pseudomonas fluorescens strain in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -13411,51 +13411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet PIA4 ExcellenceS HARMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les microbes: de Pasteur au Projet d’ExcellenceS HARMI"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13480,90 +13480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering biotic interactions and their role in soil microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13605,103 +13605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use, pesticide application and agricultural management practices on the phosphorus foraging capacity of mycorrhizal fungi in 217 european agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saghai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtuel, Genève,, Switzerland</w:t>
@@ -13724,195 +13724,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant perspective on microbial communities and nitrogen cycling in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Benefits of plant controls on microbial nitrogen transformations for sustainable agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Symposium: Above- and belowground Biodiversity for Sustainable Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790871v1</w:t>
+                <w:t xml:space="preserve">hal-02790863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of plant controls on microbial nitrogen transformations for sustainable agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A plant perspective on microbial communities and nitrogen cycling in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium: Above- and belowground Biodiversity for Sustainable Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790863v1</w:t>
+                <w:t xml:space="preserve">hal-02790871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen cycling microbial communities: from diversity to interactions and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Symposium on soil Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Brunschwik, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13937,51 +13937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging microbial community ecology and ecosytem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climato 2019 Internationale conférence.Climate Change in the Mediterranean: Agriculture, Food and Health Impacts and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14019,90 +14019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection artificielle de microbiote rhizosphériques associés à des changements phénotypiques de traits de plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of astract. IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14140,77 +14140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbiota associated to phenotypical changes in plant functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14235,51 +14235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microorganisms can act as sinks for the greenhouse gas N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Society Meeting 2018 : Microbiomes Underpinning Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14317,90 +14317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
@@ -14429,51 +14429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGROSYM. Dijon, FRA., May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14498,51 +14498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14561,734 +14561,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et amélioration des plantes au sein du réseau PhytoMic</w:t>
+                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Thomson Welty-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Blazewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau PhytoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786389v1</w:t>
+                <w:t xml:space="preserve">hal-01602762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N-cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la Domestication sur le Microbiome rhizosphérique chez le blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Génétique et amélioration des plantes au sein du réseau PhytoMic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">reseau phytomic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journées du réseau PhytoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785272v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N-cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact de la Domestication sur le Microbiome rhizosphérique chez le blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nanjing, China</w:t>
+              <w:t xml:space="preserve">reseau phytomic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733716v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of precipitation regime on soil bacterial and fungal activity upon rewetting of a plant-soil system using 18O-SIP: depth matters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N-cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France, 10 avril 2017, France</w:t>
+              <w:t xml:space="preserve">2. Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602762v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging microbial diversity and N-cycling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Applied Microbiology Summer conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Applied Microbiology., Jul 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738533v1</w:t>
+                <w:t xml:space="preserve">hal-01603655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging microbial diversity and N-cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Society for Applied Microbiology Summer conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Applied Microbiology., Jul 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603655v1</w:t>
+                <w:t xml:space="preserve">hal-02738533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity matters for denitrification and reduction of the greenhouse gas N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15339,77 +15339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Putz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Emmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Meeting European Nitrogen Cycle ENC 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom</w:t>
@@ -15438,51 +15438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two stories from the underground : soil microbial diversity and N cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15507,51 +15507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O production, a widespread trait in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque AFEM Association Francophone d'Ecologie Microbienne, "Microbiologie et environnement : fondamentaux et applications" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15589,90 +15589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recently identified microbial guild mediates soil N2O sink capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
@@ -15701,51 +15701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence introductive à la Session 3, Cycles biogéochimiques et interactions microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque AFEM Association Francophone d'Ecologie Microbienne, "Microbiologie et environnement : fondamentaux et applications" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15770,103 +15770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
@@ -15895,51 +15895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-cycling: Bridging microbial community ecology and terrestrial ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Bacterial Functions for Environmental Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16128,51 +16128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack H. Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16208,514 +16208,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t>
+                <w:t xml:space="preserve">Genefish or how to capture targeted bacterial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Petric</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chesnot</w:t>
+                <w:t xml:space="preserve">Nathalie Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t>
+              <w:t xml:space="preserve">Conferences Jacques Monod : Integrative Ecological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191131v1</w:t>
+                <w:t xml:space="preserve">hal-00988629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genefish or how to capture targeted bacterial diversity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais inter-laboratoire pour évaluer le standard ISO 11063 ‘Qualité du sol – méthode pour l’extraction directe des acides nucléiques du sol’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lavire</w:t>
+                <w:t xml:space="preserve">Ines Petric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferences Jacques Monod : Integrative Ecological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">4. séminaire d'Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347)., Nov 2011, Saint Lager, France. 133 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988629v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial ecology: ecosystemic functions and services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347).; Sun Yat-Sen University (SYSU). CHN., Oct 2010, Guangzhou, China. n.p</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191132v1</w:t>
+                <w:t xml:space="preserve">hal-01190281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil microbial ecology: ecosystemic functions and services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Agroécologie (1347).; Sun Yat-Sen University (SYSU). CHN., Oct 2010, Guangzhou, China. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190281v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of denitrification gene clusters of soil bacteria via a metagenomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16783,77 +16783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping spatial patterns of denitrifiers for bridging community ecology and microbial processes along environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16908,77 +16908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENEFISHING: AN ALTERNATE METAGENOMIC APPROACH FOR CAPTURING TARGETED BACTERIAL DIVERSITY IN AN ENGINEERED RECIPIENT E. COLI STRAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lombard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17033,51 +17033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular ecology of denitrifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for General Microbiology (SGM) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17141,51 +17141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17221,208 +17221,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity, size and structure of the nitrate reducer community in relation to land-use and fertilization regime in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque de l'Association Francophone d'Ecologie microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">14. and final meeting of the ESF COST Action 856</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Dec 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820560v1</w:t>
+                <w:t xml:space="preserve">hal-01231301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17441,540 +17424,557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
+                <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+                <w:t xml:space="preserve">L. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST), Mar 2007, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">3ème Colloque de l'Association Francophone d'Ecologie microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191138v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How agricultural practices affect the different bacterial communities involved in the denitrification process: the case of direct seeding in Madagascar</w:t>
+                <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU), Dec 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST), Mar 2007, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755521v1</w:t>
+                <w:t xml:space="preserve">hal-01191138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fertilization and direct seeding on activity and abundance of key denitrifier communities in a tropical soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+                <w:t xml:space="preserve">How agricultural practices affect the different bacterial communities involved in the denitrification process: the case of direct seeding in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2007, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU), Dec 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190320v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, size and structure of the nitrate reducer community in relation to land-use and fertilization regime in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fertilization and direct seeding on activity and abundance of key denitrifier communities in a tropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. and final meeting of the ESF COST Action 856</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Dec 2007, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2007, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231301v1</w:t>
+                <w:t xml:space="preserve">hal-01190320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated annual fertilizations of maize with pig slurry or pig manure enhance plant growth and N transformations in soil one year after the last application</w:t>
               </w:r>
@@ -17999,51 +17999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tatin-Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18124,51 +18124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18249,51 +18249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18393,51 +18393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunkai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18543,64 +18543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Damme L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bragazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feizene, Dalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Goberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18642,103 +18642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent inoculation: a strategy for a better survival of Pseudomonas fluorescens strain in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18763,103 +18763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field exclusion experiment to assess the role of the soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. , 2022</w:t>
@@ -18888,90 +18888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community fragmentation reveals indirect effects of pesticide application mediated through biotic interactions between taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Screpanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19013,103 +19013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of precipitation regime and N-availability on the dynamics of plant-microbial and soil biogeochemical cycling responses to rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Niklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 15, 15. Symposium on Bacterial Genetics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
@@ -19138,103 +19138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy effects of contrasting water and N-availability patterns on plantmicrobial response to rewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -19263,103 +19263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -19414,64 +19414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19507,295 +19507,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Ni-agromining with Mediterranean hyperaccumulators: the role of fertilisation and co-cropping with legumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial selection of root microbiota associated to plant phenotype changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spor, Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Kidd</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Serpentine Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbe-Assisted Crop production – Opportunities, Challenges and Needs (miCROPe International Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Vienne, Austria. Book of abstracts Micrope</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786642v1</w:t>
+                <w:t xml:space="preserve">hal-02955531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection of root microbiota associated to plant phenotype changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Improving Ni-agromining with Mediterranean hyperaccumulators: the role of fertilisation and co-cropping with legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Quintela-Sabarís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gonzalez Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Kidd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbe-Assisted Crop production – Opportunities, Challenges and Needs (miCROPe International Symposium)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tirana et Progratec, Albania. , 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26675.43049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955531v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two stories from the underground: soil microbial diversity and N cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Meeting European Nitrogen Cycle ENC 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19820,64 +19820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated response of plant, microbial and N-cycling interactions to precipitation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilonka Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19941,64 +19941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Obriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20036,103 +20036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the distribution of nitrogen-cycling microbial communities at the landscape-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ramette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Ramette</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National d'Ecologie Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 1 p., 2010</w:t>
@@ -20161,77 +20161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20282,77 +20282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of bacteria show that members of higher taxa share ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Cuhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20420,64 +20420,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is soil fauna an important driver of key soil function ? the case of denitrifier communities in tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20545,51 +20545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des épandages de lisier de porc et de la rhizosphère de maïs sur l'activité et la structure de la communauté dénitrifiante du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21064,51 +21064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguished Scientist Award under the Chinese Academy of Science President’s international Fellowship Initiative 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21158,103 +21158,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Variations in the Abundance and Structure of Denitrifier Communities in Sediments Differing in Nitrate Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correa-Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metagenomics : Current Advances and Emerging Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 5, Caister Academic Press, 2017, 978-1-910190-59-3. </w:t>
@@ -21461,51 +21461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Cueto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Llad&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gozalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ochoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-026-01791-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logapragasan Subramaniam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Perez-Valera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01248-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Maskell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Yacoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine ten Damme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido-Moncada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fina Bintarti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kundel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Polrot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01873-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Philippot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Breuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreux-Zigha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54069-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01862-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Fierer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-023-00980-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211918v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Wittorf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papadopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Bachtsevani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papazlatani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Rousidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Brouziotis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02403-21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Omirou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralea Stephanou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannides" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Huang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108570" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Gao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31113-w" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha M.B. Krause" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.E. Bodelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.04.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13511" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhote" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310662v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Langenheder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00026-20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallego" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montemurro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112595" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311953v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zissimos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Christoforou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87623-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Braga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyvid Amgarten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12939" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05015-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#228;nsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13850" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00822-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna N. Shaw" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2504" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618945v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. Lubbers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13489" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Finlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13303" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Gan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Behan-Pelletier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107536" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629221v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. L&#246;ffler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sanford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Maeda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Toyoda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hattori" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Nakajima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Regan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stempfhuber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rasche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prati" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.11.011" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Creamer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Hannula" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.Van Leeuwen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stone" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.08.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXWD3V0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Graham" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Knelman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schindlbacher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siciliano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breulmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00214" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S Griffiths" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#246;mbke" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Schmelz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheffczyk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Faber" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.04.023" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487462v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Niklaus" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. van Bodegom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Lennon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522205v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Barnard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061069" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512160v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.06.041" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2KP13G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963415v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01436.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631828v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Berranger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaumaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02340.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F69JQBS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969542v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0265-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMXH247T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368298v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01706-08" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K. Jansson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny R. Hirsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Tiedje" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762101v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brauman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119-c3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126982v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barbera" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Carreras-Palou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Soni&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.05.018" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5GDNBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124647v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Patra" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Grayston" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.00992.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NLX9W9Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569786v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ghiglione" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2002.tb00913.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569769v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wertz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02570051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;riaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00705.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126969v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aragno" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-0228-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709215v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426473v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947500v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947566v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947528v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947555v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318271v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polrot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czanes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacroix" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687750v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320019v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790871v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790863v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790870v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790862v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790869v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786972v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790865v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786389v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946505v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733716v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738533v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739427v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602966v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Putz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Emmerich" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739679v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738525v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137188v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988629v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lombard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191132v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411820v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399252v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231278v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190317v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude David" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Damme L" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715753v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786642v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26675.43049" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604111v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738622v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190750v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548834v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511370v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04522165v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gruet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Souche" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940178v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez-Cueto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Llad&#243;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gozalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ochoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-026-01791-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Papin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Polrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Dreux-Zigha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01873-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logapragasan Subramaniam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Perez-Valera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ostler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Engelsberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-025-01248-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Maskell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Yacoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine ten Damme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Goberna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S&#225;nchez-Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansonia Pulido-Moncada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05509949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Fina Bintarti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kundel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Feola Conz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Walder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Peixoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara G&#243;mez-Gallego" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05238-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger Lucie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.06.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.aurent Philippot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Breuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreux-Zigha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54069-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04893623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Meyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin H&#246;fer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177557" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wolf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01862-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331853v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kappler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Fierer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-023-00980-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilonka Engelhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Niklaus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Barneze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109142" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyu Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Wittorf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hallin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papadopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Bachtsevani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papazlatani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Rousidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Brouziotis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02403-21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Omirou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralea Stephanou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ioannides" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyu Huang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108570" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Longepierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Barthel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.822487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lujun Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Gao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31113-w" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03915072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha M.B. Krause" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L.E. Bodelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.04.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05015-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306826v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Osborne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Soper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Nasto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwook Hwang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108247" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drishya Nair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Mateo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108224" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310662v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Langenheder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00026-20" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13511" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lhote" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460854v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gallego" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montemurro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112595" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311953v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zissimos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Christoforou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87623-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150912v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Oram" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Oudov&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13788" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309152v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Braga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyvid Amgarten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Kot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hansen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12939" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#228;nsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flemetakis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13850" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00822-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918224v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69175-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M. Lubbers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde de Deyn B" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13489" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona M. Soper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Sullivan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke B. Osborne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanna N. Shaw" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2504" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Finlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13303" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531138v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Gan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Behan-Pelletier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Petri Friman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107536" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anela Kaurin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Miheli&#269;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijana Kastelec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gr&#269;man" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.02.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNLB352X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629221v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank E. L&#246;ffler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Sanford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.07.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625826v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Nasto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2434" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625436v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya Calderon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02721" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608670v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Regan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stempfhuber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schloter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rasche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.06.018" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604358v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiya del Carmen Calderon Alvarado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.86" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Maeda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakae Toyoda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hattori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Nakajima" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627249v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Tortosa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.024.071" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394067v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnemoy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4797-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Putz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269479v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Creamer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Hannula" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.Van Leeuwen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutgers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.08.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXWD3V0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588095v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Graham" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Knelman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schindlbacher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siciliano" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breulmann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00214" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313738v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan S Griffiths" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#246;mbke" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Schmelz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheffczyk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Faber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.04.023" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487462v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krause" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Niklaus" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. van Bodegom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Lennon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2014.00029" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522205v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Barnard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061069" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1821-y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27PQ1WX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512160v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.06.041" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2KP13G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963415v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01436.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704897v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2011.11.003" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0RXSNG9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imes Petric" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Abbate" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chesnot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.01.016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHWPCJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631828v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Berranger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaumaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02340.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F69JQBS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969542v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0265-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMXH247T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368298v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01706-08" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K. Jansson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny R. Hirsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Tiedje" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762101v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brauman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119-c3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126982v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barbera" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Carreras-Palou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Soni&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.05.018" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5GDNBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569786v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ghiglione" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2002.tb00913.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok K. Patra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Clays-Josserand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Grayston" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.00992.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NLX9W9Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569769v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wertz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02570051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;riaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00705.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126969v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel-Delif" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aragno" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-0228-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J. Sierra" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(96)00054-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709215v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426473v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947555v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947500v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947566v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947528v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222424v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanis Juhanson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros, Mart" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feizene, Dalia" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318271v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Polrot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czanes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lacroix" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994341v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687750v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320019v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bru" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790863v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790871v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790870v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790862v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790869v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786972v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790865v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602762v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Thomson Welty-Bernard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Blazewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946505v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786389v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785272v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733716v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738533v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739427v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602966v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Putz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jones" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Emmerich" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739679v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738525v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744179v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137188v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988629v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lombard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Petric" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190281v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramette" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191132v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411820v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231302v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuhel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chro&#328;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399252v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231278v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190317v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude David" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477122v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dambreville" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761119v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763171v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222446v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Damme L" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715753v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898275v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Screpanti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735268v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niklaus" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737909v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicklaus" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786642v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Quintela-Sabar&#237;s" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gonzalez Prieto" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kidd" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26675.43049" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604111v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738622v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190750v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190282v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231304v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231305v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Cuhel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04548834v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04511370v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04522165v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mounier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gruet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Souche" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940178v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791259v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190593.05" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>