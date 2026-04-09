--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -618,551 +618,551 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating Cobalt Promotion in Supported Re Sulfide Catalysts in HDS/HER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ryaboshapka</w:t>
+                <w:t xml:space="preserve">Daria Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bargiela</w:t>
+                <w:t xml:space="preserve">Pascal Bargiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aouine</w:t>
+                <w:t xml:space="preserve">Mimoun Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Briois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.10210-10226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.5c02236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104625v1</w:t>
+                <w:t xml:space="preserve">hal-05370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the nature of iridium species supported on gadolinium-doped ceria for accelerating methane steam reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Palmeri</w:t>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venanzio Raglione</w:t>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
+                <w:t xml:space="preserve">M. Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tabaries</w:t>
+                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 509, pp.161197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385124v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Cobalt Promotion in Supported Re Sulfide Catalysts in HDS/HER</w:t>
+                <w:t xml:space="preserve">Eco‐Friendly Synthesis of Cobalt Phthalocyanine for High‐Efficiency CO2${\rm CO}_{2}$ Electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Ryaboshapka</w:t>
+                <w:t xml:space="preserve">Gloria Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bargiela</w:t>
+                <w:t xml:space="preserve">Federica Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimoun Aouine</w:t>
+                <w:t xml:space="preserve">Venanzio Raglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Abdolhamid Khodadadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+                <w:t xml:space="preserve">Camille Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02236⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370455v1</w:t>
+                <w:t xml:space="preserve">hal-05385124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the nature of iridium species supported on gadolinium-doped ceria for accelerating methane steam reforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Massin</w:t>
+                <w:t xml:space="preserve">Elucidating Cobalt Promotion in Supported Re Sulfide Catalysts in HDS/HER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ryaboshapka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bargiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Fouletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161197⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c02236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006003v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile synthesis of nanosized Ni-CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts with tunable composition for power-to-gas applications</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei-Bei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.100069. </w:t>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.100010. </w:t>
@@ -2074,90 +2074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of Active Phase and Support Effect in Ultradispersed Mo Sulfide Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bargiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2446,64 +2446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electronic properties and catalytic activity of MoS2-C3N4 materials prepared by one-pot reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bargiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catalyseurs intermétalliques Fe-Al : une alternative au palladium pour les réactions d'hydrogénation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 473-474, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2645,103 +2645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradispersed (Co)Mo catalysts with high hydrodesulfurization activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bargiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 302, pp.120831. </w:t>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,295 +4174,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Morfin</w:t>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.4688-4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+                <w:t xml:space="preserve">hal-02138787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-ray Photoelectron Spectroscopy Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.4688-4698. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b00280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138787v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pt particle size and reaction phase on the photocatalytic performances of ultradispersed Pt/TiO2 catalysts for hydrogen evolution</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (6), pp.5752-5759. </w:t>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (25), pp.15693-15706. </w:t>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Villasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5246,161 +5246,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable Carbon Dioxide Hydrogenation to Ethanol on a Palladium/Iron Oxide Single-Atom Catalyst</w:t>
+                <w:t xml:space="preserve">Effect of H 2 S on the mechanisms of naphthene ring opening and isomerization over Ir/NaY: A comparative study of decalin, perhydroindan and butylcyclohexane hydroconversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco J. Caparros</w:t>
+                <w:t xml:space="preserve">Élodie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Soler</w:t>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rossell</w:t>
+                <w:t xml:space="preserve">Luca Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Angurell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+                <w:t xml:space="preserve">Nelly Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.2365-2369. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 550, pp.274 - 283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201800362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843934v1</w:t>
+                <w:t xml:space="preserve">hal-01690439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Properties of Catalytically Active Bimetallic Gold-Palladium Nanoparticles Synthesized on Rutile Titania Nanorods by Pulsed Laser Deposition</w:t>
               </w:r>
@@ -5514,161 +5514,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 S on the mechanisms of naphthene ring opening and isomerization over Ir/NaY: A comparative study of decalin, perhydroindan and butylcyclohexane hydroconversions</w:t>
+                <w:t xml:space="preserve">Remarkable Carbon Dioxide Hydrogenation to Ethanol on a Palladium/Iron Oxide Single-Atom Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Blanco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Francisco J. Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rossell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Angurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nelly Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 550, pp.274 - 283. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.2365-2369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2017.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201800362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690439v1</w:t>
+                <w:t xml:space="preserve">hal-01843934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
               </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (18), pp.13030-13037. </w:t>
@@ -6314,360 +6314,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the restructuring of oxidized silver–indium nanoparticles under a reducing atmosphere by environmental HRTEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">A DFT study of molecular adsorption on titania-supported AuRh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z. Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr02986a⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1107, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612813v1</w:t>
+                <w:t xml:space="preserve">hal-01531044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of molecular adsorption on titania-supported AuRh nanoalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Tracking the restructuring of oxidized silver–indium nanoparticles under a reducing atmosphere by environmental HRTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Johnston</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1107, pp.142-151. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (36), pp.13563 - 13574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nr02986a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531044v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermetallic compounds as potential alternatives to noble metals in heterogeneous catalysis: The partial hydrogenation of butadiene on alpha-Al4Cu9(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiya Kibis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.2292-2296. </w:t>
@@ -6986,51 +6986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the hydrogen sorption properties of palladium are modified through interaction with iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Goyhenex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (48), pp.32451-32458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7058,706 +7058,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between hydrogen and ceria in Pt-catalyzed CO oxidation: An investigation on Pt-CeO2 catalysts synthesized by solution combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+                <w:t xml:space="preserve">Ilker Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.35226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382687v1</w:t>
+                <w:t xml:space="preserve">hal-01399198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of molecular adsorption on Au–Rh nanoalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+                <w:t xml:space="preserve">Synergy between hydrogen and ceria in Pt-catalyzed CO oxidation: An investigation on Pt-CeO2 catalysts synthesized by solution combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy L. Johnston</w:t>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CY01107A⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428118v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of decalin hydroprocessing using comprehensive two-dimensional chromatography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A DFT study of molecular adsorption on Au–Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy L. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03472⟩</w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.6916-6931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CY01107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428033v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zere Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.35226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and controlling the structure and segregation behaviour of AuRh nanocatalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+                <w:t xml:space="preserve">Understanding the mechanisms of decalin hydroprocessing using comprehensive two-dimensional chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Catherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (49) (12516–12523), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep35226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399198v1</w:t>
+                <w:t xml:space="preserve">hal-01428033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decalin ring opening over NiWS/SiO2-Al2O3 catalysts in the presence of H2S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,113 +7834,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT Study of the Structure and Surface Reactivity of Free and Supported Au-Rh Nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilker Demiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CY01107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768951v1</w:t>
@@ -8098,90 +8098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titania-supported gold-based nanoparticles efficiently catalyze the hydrodeoxygenation of guaiacol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zere Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344, pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8215,77 +8215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,103 +8349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the CO oxidation and PROX performances of the platinum-group metals supported on ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 253, pp.106-114. </w:t>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Horswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 792, pp.190-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8942,77 +8942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hydrogen production from methane over iridium-doped ceria catalysts synthesized by solution combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9070,484 +9070,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zlotea</w:t>
+                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Nelayah</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (10-11), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073467v1</w:t>
+                <w:t xml:space="preserve">hal-01149237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.19822-19832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149237v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
+                <w:t xml:space="preserve">N. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (46), pp.19822-19832. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9955-9959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216441v1</w:t>
+                <w:t xml:space="preserve">hal-01073467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the catalytic hydroconversion of cyclopentane over iridium and platinum single-crystal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9757,303 +9757,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.2161-2168. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866695v1</w:t>
+                <w:t xml:space="preserve">hal-00725767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2161-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00725767v1</w:t>
+                <w:t xml:space="preserve">hal-00866695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of tetralin ring opening and ring contraction over bifunctional Ir/SiO2-Al2O3 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,64 +10138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Ir-Pd nanoalloys: Size-composition correlation and consequences on tetralin hydroconversion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ulhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,51 +10267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiotolerant Ir/SiO2-Al2O3 bifunctional catalysts: effect of support acidity on tetralin hydroconversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Casu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10397,77 +10397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiotolerant Ir/SiO2-Al2O3 bifunctional catalysts: Effect of metal-acid site balance on tetralin hydroconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10539,51 +10539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando study of iridium acetylacetonate decomposition on amorphous silica-alumina for bifunctional catalyst preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive two-dimensional gas chromatography coupled with quadrupole mass spectrometry approach for identification of C10 derivatives from decalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,51 +11929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12276,444 +12276,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+                <w:t xml:space="preserve">C. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arrii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Caps</w:t>
+                <w:t xml:space="preserve">S. Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 230, pp.476-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417533v1</w:t>
+                <w:t xml:space="preserve">hal-00013074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pd8Ni92(110) surface structure from surface X-ray diffraction. Surface evolution under hydrogen and butadiene reactants at elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossignol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 587, pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2005.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013074v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd8Ni92(110) surface structure from surface X-ray diffraction. Surface evolution under hydrogen and butadiene reactants at elevated pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Sandrine Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 587, pp.229-235. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2005.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013110v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd-Au single-crystal surfaces: Segregation properties and catalytic activity in the selective hydrogenation of 1,3-butadiene</w:t>
               </w:r>
@@ -12919,149 +12919,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd8Ni92(110) surface structure from surface X-ray diffraction. Surface evolution under hydrogen and butadiene reactants at elevated pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 587, pp.229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2005.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -13117,51 +13117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 566-568, pp.995-1000. </w:t>
@@ -13319,51 +13319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO chemisorption on Au(110) investigated under elevated pressures by polarized reflection absorption infrared spectroscopy and scanning tunneling microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13846,51 +13846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of metal nanoclusters: Nitric oxide adsorption and CO+NO reaction on Pd/MgO model catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13928,51 +13928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam study of the adsorption and dissociation of NO on Pd clusters supported on MgO(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14010,51 +14010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction between CO and a pre-adsorbed oxygen layer on supported palladium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14105,51 +14105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of the CO oxidation reaction on supported metal clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14226,976 +14226,976 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
+                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marseglia</w:t>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tabaries</w:t>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prevot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shandong University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
+              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063659v1</w:t>
+                <w:t xml:space="preserve">hal-05368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Insights into the structure and activity of Co-Re-S catalysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ryaboshapka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+              <w:t xml:space="preserve">Europacat 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxide-supported platinum-group-metal clusters versus single atoms in catalysis: clusters can still make a difference!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">Cluster Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082105v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kharma</w:t>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">Shandong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368264v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075414v1</w:t>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure and activity of Co-Re-S catalysts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234605v1</w:t>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide-supported platinum-group-metal clusters versus single atoms in catalysis: clusters can still make a difference!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082097v1</w:t>
+                <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the catalytic activity and structure of the CoReS phase in reactions involving hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15371,64 +15371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15716,51 +15716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15809,661 +15809,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yan</w:t>
+                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scognamiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ivañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SUSAMEET, Advanced Materials for the Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521112v1</w:t>
+                <w:t xml:space="preserve">hal-05015569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Scognamiglio</w:t>
+                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUSAMEET, Advanced Materials for the Energy Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, L'Aquila, Italy</w:t>
+              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015569v1</w:t>
+                <w:t xml:space="preserve">hal-04521112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of Pt-CeO2 catalysts and its use for accelerating the water gas shift reaction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Vernoux</w:t>
+                <w:t xml:space="preserve">Catalytic electroreducion of CO2 by cobalt phtalocyanines to produce methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Fundamentals and Applications of Cerium Dioxide in Catalysis (Ceria 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Portorož-Portorose, Slovenia</w:t>
+              <w:t xml:space="preserve">Journée SCF-RA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244529v1</w:t>
+                <w:t xml:space="preserve">hal-04599883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural dynamics of Pt/CeO2 catalysts and its use for accelerating the water gas shift reaction</w:t>
+                <w:t xml:space="preserve">Structural dynamics of Pt-CeO2 catalysts and its use for accelerating the water gas shift reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet-Chinaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Fundamentals and Applications of Cerium Dioxide in Catalysis (Ceria 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portorož-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707546v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic electroreducion of CO2 by cobalt phtalocyanines to produce methanol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tabaries</w:t>
+                <w:t xml:space="preserve">Structural dynamics of Pt/CeO2 catalysts and its use for accelerating the water gas shift reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molinet-Chinaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SCF-RA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Fundamentals and Applications of Cerium Dioxide in Catalysis (Ceria 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Portorož-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599883v1</w:t>
+                <w:t xml:space="preserve">hal-04707546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradispersed sulfide catalysts: how many metal atoms for an active site?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16622,103 +16622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16743,90 +16743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradispersed (Mo,Re) sulfide catalysts: how many metal atoms for an active site?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16881,77 +16881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental study of the structural dynamics of Pt/CeO2 catalysts and its use for accelerating the water gas shift reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet-Chinaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16993,103 +16993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradispersed Mo sulfide catalysts: single atoms or few-atom clusters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bargiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
@@ -17181,394 +17181,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">MXene-based catalysts for CO2 hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133220v1</w:t>
+                <w:t xml:space="preserve">hal-04469988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-based catalysts for CO2 hydrogenation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Ultradispersed MoSx catalysts: evolution of active species and effect of the support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bargiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SUM2023, SOLEIL users's meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469988v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradispersed MoSx catalysts: evolution of active species and effect of the support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ryaboshapka</w:t>
+                <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM2023, SOLEIL users's meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951393v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for butadiene hydrogenation</w:t>
               </w:r>
@@ -17580,51 +17580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17673,168 +17673,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dynamique structurale du catalyseur Pt/CeO2 pour accélérer la réaction de gaz à l’eau</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalysis by nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section régionale Rhône-Alpes de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bourget Du Lac, France</w:t>
+              <w:t xml:space="preserve">Spring school on nanoalloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271473v1</w:t>
+                <w:t xml:space="preserve">hal-03622875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MXene-supported Single-Atom and Nano Catalysts for 1,3-Butadiene Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17843,176 +17787,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Célerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis by nanoalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la dynamique structurale du catalyseur Pt/CeO2 pour accélérer la réaction de gaz à l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring school on nanoalloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cargese, France</w:t>
+              <w:t xml:space="preserve">Journée de la section régionale Rhône-Alpes de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bourget Du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622875v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability and catalytic activity of oxide-supported metal single atoms</w:t>
               </w:r>
@@ -18067,90 +18067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High specific HDS activity of ultradispersed Mo species: influence of metal-support interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18313,90 +18313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseurs (Co)Mo sulfurés contenant des atomes isolés et petits clusters à haute activité en hydrodésulfuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ryaboshapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18594,51 +18594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
@@ -18792,215 +18792,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction-induced changes in structure and activity of supported platinum catalysts investigated in situ: from single atoms to clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2021 congress, catalysis web-session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627909v1</w:t>
+                <w:t xml:space="preserve">hal-03349241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction-induced changes in structure and activity of supported platinum catalysts investigated in situ: from single atoms to clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SCF 2021 congress, catalysis web-session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349241v1</w:t>
+                <w:t xml:space="preserve">hal-03627909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning adsorption energies and reaction pathways by alloying: PdZn versus Pd for CO2 reduction to methanol</w:t>
               </w:r>
@@ -19157,592 +19157,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504298v1</w:t>
+                <w:t xml:space="preserve">hal-02174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment effects in heterogeneous catalysis: from nanoparticles to single atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire MONARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297302v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment effects in heterogeneous catalysis: from nanoparticles to single atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Laboratoire MONARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070543v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental plasmonic spectroscopy of silver-iron nanoparticles: chemical ordering under oxidizing and reducing conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Combining Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy to Unravel Unravelling Structure – Chemical Composition – Oxygen Evolution Reaction Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Solà-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMN 2019, International Meeting on Nanoalloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gênes, Lithuania</w:t>
+              <w:t xml:space="preserve">Fundamentals and Development of Fuel Cells (FDFC 2019),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174513v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocatalysis for energy applications</w:t>
+                <w:t xml:space="preserve">Environment effects in heterogeneous catalysis: from extended surfaces to single atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-5), Marrakech, Morocco June 17-20 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ICGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158836v1</w:t>
+                <w:t xml:space="preserve">hal-02393462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment effects in heterogeneous catalysis: from extended surfaces to single atoms</w:t>
+                <w:t xml:space="preserve">Nanocatalysis for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-5), Marrakech, Morocco June 17-20 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393462v1</w:t>
+                <w:t xml:space="preserve">hal-02158836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between structure, environment and performance in nanocatalysis and single-atom catalysis</w:t>
               </w:r>
@@ -20444,90 +20444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation Mechanisms of Oxygen Evolution Reaction Electrocatalysts: A Combined Identical-Location Transmission Electron Microscopy and X-Ray Photoelectron Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Solà-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t>
@@ -20550,471 +20550,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning metal-metal and metal-oxide interactions: an efficient strategy for heterogeneous catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Sunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de chimie, ENS Lyon </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon France</w:t>
+              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768939v1</w:t>
+                <w:t xml:space="preserve">hal-01973280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MxSy/zeolite catalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning metal-metal and metal-oxide interactions: an efficient strategy for heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de chimie, ENS Lyon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141609v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al5Co2 intermetallic compounds as catalysts for hydrogenation: surface structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fournée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CmetaC days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of IrOx Nanoparticles Supported Onto Sb-Doped SnO2 Aerogel Monitored By Dynamic Electrochemical Impedance Spectroscopy and Identical-Location TEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svein Sunde</w:t>
+                <w:t xml:space="preserve">Selective ring opening of decalin over bifunctional MxSy/zeolite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauger</w:t>
+                <w:t xml:space="preserve">E. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society, May 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MACS VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973280v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and dynamical effects in nanocatalysis</w:t>
               </w:r>
@@ -21242,51 +21242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
@@ -21742,73 +21742,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938868v1</w:t>
+                <w:t xml:space="preserve">hal-01916712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
@@ -21867,73 +21867,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916712v1</w:t>
+                <w:t xml:space="preserve">hal-01938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaitre et améliorer le fonctionnement des catalyseurs métalliques : effets d’alliage et d’interaction avec un support oxyde réductible</w:t>
               </w:r>
@@ -22001,51 +22001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-noble intermetallic compounds as selective butadiene-hydrogenation catalysts: Al13Fe4 vs Al13Co4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOSS 33, 33rd Conference on Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22217,64 +22217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22306,497 +22306,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AuRh/TiO2 nanocatalysts: growth, performance and structural adaptation to hydrogen-rich environments</w:t>
+                <w:t xml:space="preserve">Improving metal catalysts through nanoalloying and supporting on reducible oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Or-Nano 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Institute of Energy Technologies, Technical University of Barcelona </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Barcelona France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536629v1</w:t>
+                <w:t xml:space="preserve">hal-01768937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving metal catalysts through nanoalloying and supporting on reducible oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved resistance to degradation of Ir nanoparticles supported onto antimony-doped tin dioxide monitored by identical-location transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Energy Technologies, Technical University of Barcelona </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Barcelona France</w:t>
+              <w:t xml:space="preserve">ICE2017, 1st International Conference on Electrolysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768937v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved resistance to degradation of Ir nanoparticles supported onto antimony-doped tin dioxide monitored by identical-location transmission electron microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dubau</w:t>
+                <w:t xml:space="preserve">AuRh/TiO2 nanocatalysts: growth, performance and structural adaptation to hydrogen-rich environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ozouf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">G. Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE2017, 1st International Conference on Electrolysis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence Or-Nano 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768975v1</w:t>
+                <w:t xml:space="preserve">hal-01536629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performances of metal catalysts through nanoalloying</w:t>
+                <w:t xml:space="preserve">non-noble intermetallic compounds as selective hydrogenation catalysts: butadiene hydrogenation over al13fe4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th TYC-Energy Material Workshop, Shaping Nanocatalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres United Kingdom</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Fréjus France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416107v1</w:t>
+                <w:t xml:space="preserve">hal-01323952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">non-noble intermetallic compounds as selective hydrogenation catalysts: butadiene hydrogenation over al13fe4</w:t>
+                <w:t xml:space="preserve">Improving the performances of metal catalysts through nanoalloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Kibis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Fréjus France</w:t>
+              <w:t xml:space="preserve">4th TYC-Energy Material Workshop, Shaping Nanocatalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323952v1</w:t>
+                <w:t xml:space="preserve">hal-01416107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of molecular adsorption on Au-Rh nanoalloys</w:t>
               </w:r>
@@ -22838,673 +22838,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on nanoalloys, "Nanoalloys on Atomic Scale: Theoretical and Experimental Studies of Structures and Reactions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Birmingham United Kingdom</w:t>
+              <w:t xml:space="preserve">4th TYC-Energy Material Workshop, "Shaping nanocatalysts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768959v1</w:t>
+                <w:t xml:space="preserve">hal-01768962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
+                <w:t xml:space="preserve">In situ ETEM study of Au-Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Catalysis Research Center Graduate Academy 2016 summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369833v1</w:t>
+                <w:t xml:space="preserve">hal-01369562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of molecular adsorption on Au-Rh nanoalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. Li</w:t>
+                <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Johnston</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th TYC-Energy Material Workshop, "Shaping nanocatalysts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres United Kingdom</w:t>
+              <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles Ramade J., Langlois C., Pellarin M., Piccolo L., Cottancin E. 15èmes Journées de la Matière Condensée, JMC15 : minicolloque « Surfaces d’alliages : structure et réactivité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768962v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ETEM study of Au-Rh nanoalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. de Clercq</w:t>
+                <w:t xml:space="preserve">A DFT study of molecular adsorption on Au-Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Giorgio</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Research Center Graduate Academy 2016 summer school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International workshop on nanoalloys, "Nanoalloys on Atomic Scale: Theoretical and Experimental Studies of Structures and Reactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Birmingham United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369562v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">decalin ring-opening over niws/sio2-al2o3 catalysts in the presence of h2s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Catherin</w:t>
+                <w:t xml:space="preserve">Interactions of nanoalloys with oxide supports and adsorbates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACS-VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">Cluster Surface Interaction Workshop, CSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Argonne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320034v1</w:t>
+                <w:t xml:space="preserve">hal-01369593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of nanoalloys with oxide supports and adsorbates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. Li</w:t>
+                <w:t xml:space="preserve">decalin ring-opening over niws/sio2-al2o3 catalysts in the presence of h2s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice L. Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Surface Interaction Workshop, CSI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Argonne, United States</w:t>
+              <w:t xml:space="preserve">MACS-VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369593v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of Fe-Ag clusters: monitoring the iron oxidation state through LSPR shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23674,738 +23674,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konuspayeva Z.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Di Felice</w:t>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188601v1</w:t>
+                <w:t xml:space="preserve">hal-01155284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konuspayeva Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369619v1</w:t>
+                <w:t xml:space="preserve">hal-01188601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155284v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic reactivity of ceria guided by anti-bonding oxygen 2p orbitals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 15, 16 th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205844v1</w:t>
+                <w:t xml:space="preserve">hal-01155274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Catalytic reactivity of ceria guided by anti-bonding oxygen 2p orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cottancin E.</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoalliages 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">ECASIA 15, 16 th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165479v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the energetics of supported Au-Pd nanoparticles using aberration-corrected TEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ reduction of core-shell Ag@In2O3 nanoparticles observed through environmental electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramade J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen N.-T.</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cottancin E.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalliages 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165224v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24414,383 +24414,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaftan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visualisation of elemental segregations in AuRh nanoalloys supported on TiO2 nanorods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining the energetics of supported Au-Pd nanoparticles using aberration-corrected TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen N.-T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelayah J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunier H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alloyeau D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress, EMAG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanoalliages 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369754v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Direct visualisation of elemental segregations in AuRh nanoalloys supported on TiO2 nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress, EMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155274v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ring opening of decalin for LCO upgrading: a complex reaction system from a single model-molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24910,51 +24910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlotea C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelayah J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricolleau C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24996,90 +24996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by catalytic steam reforming of methane over iridium-doped ceria synthesized by solution combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25104,51 +25104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in situ de la croissance de nanoalliages en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25294,64 +25294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-based nanoalloy catalysts supported on titania nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25413,303 +25413,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic sensing of the chemical reactivity of bimetallic nanoparticles: a new setup for high-sensitivity optical measurements under controlled environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Cottancin</w:t>
+                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoalliages 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Applications of Cerium Dioxide in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058005v1</w:t>
+                <w:t xml:space="preserve">hal-01058131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Plasmonic sensing of the chemical reactivity of bimetallic nanoparticles: a new setup for high-sensitivity optical measurements under controlled environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cottancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Applications of Cerium Dioxide in Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Nanoalliages 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058131v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution combustion synthesis of ceria-based catalysts for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25760,90 +25760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Au-Rh nanoalloys for the hydrogenation of aromatics. [+ Affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25879,333 +25879,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture de cycle sur catalyseurs bifonctionnels thiorésistants : mécanisme d'hydroconversion de la tétraline sur Ir(Pd)/SiO2-Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
+              <w:t xml:space="preserve">Symposium "Progrès en cinétique et mécanismes des réactions chimiques au niveau atomique et moléculaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872591v1</w:t>
+                <w:t xml:space="preserve">hal-00932119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de cycle sur catalyseurs bifonctionnels thiorésistants : mécanisme d'hydroconversion de la tétraline sur Ir(Pd)/SiO2-Al2O3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supported Au-Rh nanoalloys for the hydrogenation of aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Progrès en cinétique et mécanismes des réactions chimiques au niveau atomique et moléculaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXII International Materials Research Congress, IMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932119v1</w:t>
+                <w:t xml:space="preserve">hal-00932107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Au-Rh nanoalloys for the hydrogenation of aromatics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Materials Research Congress, IMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932107v1</w:t>
+                <w:t xml:space="preserve">hal-00872591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Au-Rh nanoalloys for the hydrogenation of aromatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26243,64 +26243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioresistant Ir-CeO2 methane steam reforming catalysts for solid-oxide fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26351,64 +26351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-Rh and Au-Pd Nanoalloys supported on well-defined Rutile Titania Nanorods for Aromatics Hydrogenation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26476,51 +26476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur-promoted CeO2 and Ir/CeO2 catalysts for steam reform-ing of methane under water-deficient conditions. [+ Affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26679,51 +26679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the preferential oxidation of CO over Ir and Pt surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26774,51 +26774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of tetralin ring opening and ring contraction over bifunctional Ir/Si02-Al2O3 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26869,51 +26869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of tetralin hydroconversion over bifunctional catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27210,90 +27210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseurs bimétalliques à base d'iridium pour l'ouverture de cycles naphténiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCat 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27312,346 +27312,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
+                <w:t xml:space="preserve">Mise en évidence cinétique et operando de l'activité catalytique intrinsèque de l'or : oxydation de CO en présence d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GeCat 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311829v1</w:t>
+                <w:t xml:space="preserve">hal-00274333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence cinétique et operando de l'activité catalytique intrinsèque de l'or : oxydation de CO en présence d'hydrogène</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. C. Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274333v1</w:t>
+                <w:t xml:space="preserve">hal-00311829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyseurs bimétalliques à base d'iridium pour l'ouverture de cycles naphténiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCat 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27791,355 +27791,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed-Mediated Synthesis and Application in Selective Hydrogenation Reactions of Nanostructured Pd/Α-Al2O3 Catalysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi l'alliage Pd-Au est plus sélectif que Pd pur en hydrogénation de diènes ? une étude expérimentale et théorique de chimie des surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHHC XIII, International Symposium on Relations between Homogeneous and Heterogeneous Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Berkeley, Californie, United States</w:t>
+              <w:t xml:space="preserve">Journée d'inauguration de l'Institut de Chimie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205329v1</w:t>
+                <w:t xml:space="preserve">hal-00207710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed-Mediated Synthesis and Application in Selective Hydrogenation Reactions of Nanostructured Pd/Α-Al2O3 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bausach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
+              <w:t xml:space="preserve">ISHHC XIII, International Symposium on Relations between Homogeneous and Heterogeneous Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Berkeley, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196819v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l'alliage Pd-Au est plus sélectif que Pd pur en hydrogénation de diènes ? une étude expérimentale et théorique de chimie des surfaces</w:t>
+                <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'inauguration de l'Institut de Chimie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207710v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
               </w:r>
@@ -28585,301 +28585,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142163v1</w:t>
+                <w:t xml:space="preserve">hal-00101915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142186v1</w:t>
+                <w:t xml:space="preserve">hal-00142163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
+                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
@@ -28914,142 +28914,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
+              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101915v1</w:t>
+                <w:t xml:space="preserve">hal-00142186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at catalysts in operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30077,271 +30077,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and catalytic properties of Pd-Au single-crystal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : études in situ par STM et PM-IRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOSS 23, European Conference on Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano “Les nanoparticules d'or: une approche interdisciplinaire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142110v1</w:t>
+                <w:t xml:space="preserve">hal-00142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : études in situ par STM et PM-IRAS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Structure and catalytic properties of Pd-Au single-crystal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano “Les nanoparticules d'or: une approche interdisciplinaire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOSS 23, European Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142108v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
+                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
@@ -30361,108 +30361,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. R. Henry</w:t>
+                <w:t xml:space="preserve">C.-R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
+              <w:t xml:space="preserve">EuropaCat VII, European Catalysis Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 4-9 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013139v1</w:t>
+                <w:t xml:space="preserve">hal-00013142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
+                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
@@ -30482,84 +30482,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-R. Henry</w:t>
+                <w:t xml:space="preserve">C. R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat VII, European Catalysis Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 4-9 septembre</w:t>
+              <w:t xml:space="preserve">EuropaCat VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013142v1</w:t>
+                <w:t xml:space="preserve">hal-00013139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
               </w:r>
@@ -30584,64 +30584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
@@ -30664,713 +30664,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013077v1</w:t>
+                <w:t xml:space="preserve">hal-00013151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : étude in situ par STM et PM-IRRAS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique Or-Nano, 'Les nanoparticules d'or : une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">GeCat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013145v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet promoteur de l'or dans l'hydrogénation sélective du buta-1,3-diène : comparaison entre Pd-Au (111) et Pd (111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : étude in situ par STM et PM-IRRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Réunion thématique Or-Nano, 'Les nanoparticules d'or : une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142111v1</w:t>
+                <w:t xml:space="preserve">hal-00013145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet promoteur de l'or dans l'hydrogénation sélective du buta-1,3-diène : comparaison entre Pd-Au (111) et Pd (111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013152v1</w:t>
+                <w:t xml:space="preserve">hal-00013077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet promoteur de l'or dans l'hydrogénation sélective du buta-1,3-diène : comparaison entre Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">GECAT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013151v1</w:t>
+                <w:t xml:space="preserve">hal-00142111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Effet promoteur de l'or dans l'hydrogénation sélective du buta-1,3-diène : comparaison entre Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCat 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013094v1</w:t>
+                <w:t xml:space="preserve">hal-00013152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of H2 in gold-catalyzed CO oxidation</w:t>
               </w:r>
@@ -31395,64 +31395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
@@ -31520,64 +31520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OrNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
@@ -31783,51 +31783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Catalysis, 11/07/04 - 16/07/04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
@@ -31869,64 +31869,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butadiene hydrogenation on Pd8Ni92(110) (Nx1): a novel in situ X-ray diffraction study of surfaces under reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Saint Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32033,51 +32033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle du GdR 'Dynamique Moléculaire Appliquée à la Catalyse', 25/11/03 - 27/11/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
@@ -32132,51 +32132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32214,273 +32214,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of core-shell bimetallic particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chapon</w:t>
+                <w:t xml:space="preserve">Etude par STM in-situ de l'évolution morphologique et structurale de surfaces Au(110) et Au(111) sous pression de CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Catalysis, EUROPACAT VI 31/08/03 - 4/09/03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Forum 2003 des Microscopies à Sonde Locale, 25/03/03 - 28/03/03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010666v1</w:t>
+                <w:t xml:space="preserve">hal-00011069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par STM in-situ de l'évolution morphologique et structurale de surfaces Au(110) et Au(111) sous pression de CO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
+                <w:t xml:space="preserve">Structure and reactivity of core-shell bimetallic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Jao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2003 des Microscopies à Sonde Locale, 25/03/03 - 28/03/03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">6th European Congress on Catalysis, EUROPACAT VI 31/08/03 - 4/09/03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011069v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new standard of STM imaging of quasicrystal surfaces: flowers and donuts. How to analyze them?</w:t>
               </w:r>
@@ -32587,90 +32587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface real time changes of Pd8Ni92(110) during a selective hydrogenation reaction: a synchrotron in situ gazing incidence diffraction experiment in the mbars range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Saint Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Reasearch Society, 18/06/02 - 21/06/02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Strasbourg, France</w:t>
@@ -33055,103 +33055,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the performance of Pt/TiO2 catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Momentom International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
@@ -33180,77 +33180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines: effect of macrocycle functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitolis J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33305,51 +33305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic electroreduction of CO2 to methanol on cobalt phthalocyanines and the effect of macrocycle functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitolis J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33443,77 +33443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural dynamics of Pt/CeO2 catalysts during the water-gas shift reaction insighted by NAP-RESPES and operando DRIFT spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet-Chinaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33581,51 +33581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Capitolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33650,51 +33650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-atom catalysts supported on N-doped carbon: influence of synthesis parameters on selective hydrogenation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33758,77 +33758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33896,51 +33896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34125,77 +34125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural dynamics of Pt/CeO2 catalysts and its use for accelerating the water gas shift reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet-Chinaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34332,64 +34332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la dynamique structurale des catalyseurs Pt/CeO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34440,77 +34440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the structural dynamics of Pt/CeO2 catalysts for accelerating the water gas shift reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34561,64 +34561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding the structural dynamics of Pt/CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34833,51 +34833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35083,51 +35083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35163,277 +35163,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dessal</w:t>
+                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mascunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926131v1</w:t>
+                <w:t xml:space="preserve">hal-01825036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Koneti</w:t>
+                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mascunan</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825036v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
@@ -35557,51 +35557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ environmental HRTEM study of the restructuration under reducing atmosphere of small oxidized silver-indium nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35678,90 +35678,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nguyen T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
@@ -35784,614 +35784,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and local electronic properties of IrPd nanoalloys</w:t>
+                <w:t xml:space="preserve">Thermodynamics of Pd(-Au) nanoparticle-titania interface studied by aberration-corrected TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Andriamiharintsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A . Rakotomaevitra</w:t>
+                <w:t xml:space="preserve">T. Nguyen N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling, MMM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369229v1</w:t>
+                <w:t xml:space="preserve">hal-01440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ETEM study of Au-Rh nanoalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Giorgio</w:t>
+                <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd EFCATS-CNRS European Summer School, CatPrep2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369509v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of free and supported Au-Rh nanoalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. Li</w:t>
+                <w:t xml:space="preserve">Atomic structure and local electronic properties of IrPd nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andriamiharintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A . Rakotomaevitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.L. Johnston</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goyhenex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Surface Interaction Workshop, CSI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Argonne, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling, MMM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369612v1</w:t>
+                <w:t xml:space="preserve">hal-01369229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Pd(-Au) nanoparticle-titania interface studied by aberration-corrected TEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Nelayah</w:t>
+                <w:t xml:space="preserve">In situ ETEM study of Au-Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440799v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Piccolo</w:t>
+                <w:t xml:space="preserve">A DFT study of free and supported Au-Rh nanoalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demiroglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EFCATS-CNRS European Summer School, CatPrep2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Voguë, France</w:t>
+              <w:t xml:space="preserve">Cluster Surface Interaction Workshop, CSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Argonne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369523v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">selective ring opening of decalin over bifunctional catalysts in the presence of sulfur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Catherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice L. Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36472,51 +36472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36942,64 +36942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37242,51 +37242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Barcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fechete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Calvo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalloys (Second edition). From Fundamentals to Emergent Applications</w:t>
@@ -37328,51 +37328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Studies of Catalysis by Metals: Nanosize and Alloying Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damien Alloyeau, Christine Mottet, Christian Ricolleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoalloys - Synthesis, Structure and Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.369-404, 2012, Engineering Materials, </w:t>
@@ -37493,51 +37493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.J1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37587,51 +37587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité d'agrégats de palladium supportés sur MgO(100) : adsorption du NO, réactions CO+NO et CO+O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de la Méditerranée - Aix-Marseille II, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -37748,51 +37748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D4FD28"/>
+    <w:nsid w:val="C3594F47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37979,51 +37979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piccolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-0572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069004986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4278-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cp00177g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryaboshapka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargiela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02236" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ryaboshapka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006003v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loridant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00741g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2024.100046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Bei Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2024.100069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01672" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120831" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catherin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994280v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.03.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.07.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Villasana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04558a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843934v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Caparros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Soler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rossell" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Angurell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800362" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tai Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00708" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Felice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Catherin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.11.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00737c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demiroglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00213k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Johnston" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.02.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zere Konuspayeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berhault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta03965d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07155H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428118v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy L. Johnston" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01107A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03472" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.12.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kaftan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kollhoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Son" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laurin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy00827a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428064v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.09.016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265762v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Andriamiharintsoa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomahevitra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3020-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198961v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. A. Davis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Horswell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.04.033" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229989v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafik-Clement" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumonnot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148492v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44987d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200080" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPBTJL9H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQGP7P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zotin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00002k" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602773v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24N34GJQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925062j" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M9X2R89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.027" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX50P59Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801765v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leverd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mastubayashi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809300y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430917v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.08.011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKBVN57-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474625v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uziob" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809651a" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M17BJ9RJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105434v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.01.146" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013110v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.05.016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BSKFGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDQTNJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703412v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jugnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dolle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudoing-Savois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007185v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007239v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meusel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445879v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445896v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445901v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082097v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075405v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291743v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244529v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707546v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240104v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967051v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481744v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469992v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962119v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951393v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271473v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622875v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800649v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681194v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627895v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627882v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debuis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627909v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229181v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297302v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158836v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393462v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340995v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070547v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sola-Hernandez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341093v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099440v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768939v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141609v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949343v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817449v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Johnston" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Fan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768935v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586612v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536629v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768937v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768975v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ozouf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416107v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323952v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768959v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768962v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369562v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgio" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice L. Di" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369593v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369237v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnston R." TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li Z." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205844v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165479v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramade J." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottancin E." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165224v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen N.-T." TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier H." TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369754v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155066v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150398v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131321v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016749v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110898v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931446v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932119v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932107v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809042v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832473v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916066v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auyezov" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931461v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miranda" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752570v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711092v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528285v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485403v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasserddine" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497884v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298025v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274340v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205358v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comotti" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;th" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205329v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisson" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101859v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142110v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013139v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao Joao" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013142v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-R. Henry" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142111v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013152v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013155v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011618v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint Lager" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taunier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009981v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010666v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011069v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011065v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Floc'H" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratias" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011058v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010408v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Goff" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649105v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654430v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271470v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681064v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681067v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693329v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158335v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141618v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310255v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369229v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andriamiharintsoa" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A . Rakotomaevitra" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369509v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369612v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440799v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen N." TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320052v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369887v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prunier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165535v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628188v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Christopher" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch9" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628208v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negreiros" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sementa" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fechete" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819847-6.00014-0" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628202v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4014-6_11" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07700B34404D0DE01FBF54A53B2735E073271C39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445979v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piccolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4095-0572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069004986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4278-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6cp00177g" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ryaboshapka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bargiela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Aouine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c02236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006003v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Zanotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palmeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Raglione" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhamid Khodadadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tabaries" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ryaboshapka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargiela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Vera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loridant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00741g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2024.100046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei-Bei Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2024.100069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c01672" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c02149" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.08.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120831" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catherin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994280v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.03.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Daiane Ferreira da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c04613" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vlad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09675" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Hamdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c02011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00280" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.07.052" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottancin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebeault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02422" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Villasana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04558a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Felice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Catherin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.11.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tai Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00708" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843934v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Caparros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Soler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rossell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Angurell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tai Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp00737c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884444v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demiroglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fd00213k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Johnston" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.02.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612813v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr02986a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557353v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Kibis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601587" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zere Konuspayeva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berhault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta03965d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07155H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399198v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Demiroglu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moyon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35226" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy L. Johnston" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CY01107A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233526v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03472" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.12.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kaftan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Kollhoff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh-Son" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laurin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cy00827a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428064v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.09.016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265762v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Andriamiharintsoa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotomahevitra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3020-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198961v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. A. Davis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Horswell" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.04.033" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229989v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafik-Clement" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaumonnot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.11.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148492v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.11.024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44987d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toussaint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200080" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPBTJL9H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.05.010" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BQGP7P9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zotin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00002k" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602773v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24N34GJQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925062j" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9M9X2R89-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527266v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.027" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX50P59Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801765v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leverd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mastubayashi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp809300y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430917v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.08.011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKBVN57-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474625v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bausach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomazeau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uziob" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b809651a" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M17BJ9RJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105434v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.01.146" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013110v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.05.016" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BSKFGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.005" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDQTNJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703412v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jugnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dolle" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudoing-Savois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007238v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meerson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007185v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002629v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/16/315" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007239v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meusel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445879v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445896v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445901v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Becker" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234605v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082097v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075405v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240102v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanotti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palmeri" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raglione" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khodadadi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flammini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291743v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599883v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707546v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240104v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967051v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481744v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469992v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962119v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951393v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622875v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271473v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800649v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681194v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627895v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627882v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debuis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627891v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cottancin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Camus" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebeault" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627909v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229181v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227232v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174513v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297302v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504298v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berthom&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Sol&#224;-Hernandez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393462v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158836v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340995v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289649v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Weerd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310254v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kandaskalov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourn&#233;e" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070547v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claudel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sola-Hernandez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341093v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099440v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351878v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01973280v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Sunde" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768939v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070541v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141609v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949343v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817449v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Johnston" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Li" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Fan" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768935v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586612v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615187v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kibis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768937v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ozouf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536629v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323952v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416107v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768962v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369562v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giorgio" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369833v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768959v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369593v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320034v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice L. Di" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369846v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369237v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnston R." TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li Z." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369619v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205844v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165479v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramade J." TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cottancin E." TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165224v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen N.-T." TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier H." TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369754v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155066v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150398v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369871v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131321v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016749v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058005v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellarin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgey" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110898v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931446v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932119v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932107v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809042v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832473v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916066v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auyezov" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931461v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miranda" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752570v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711092v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528285v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485403v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasserddine" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497884v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298025v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274340v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205358v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comotti" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sch&#252;th" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205329v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisson" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101859v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142110v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013142v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao Joao" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-R. Henry" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013139v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142111v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013152v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013155v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011618v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Saint Lager" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taunier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009981v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011069v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010666v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Jao" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapon" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011065v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Floc'H" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gratias" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011058v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010408v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Goff" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011576v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011577v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075429v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitolis J." TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodadadi A." TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138581v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanotti G." TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flammini R." TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649105v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967054v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capitolis" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654430v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271470v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681064v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681067v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693329v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158335v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141618v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310255v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369453v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440799v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen N." TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369229v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andriamiharintsoa" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A . Rakotomaevitra" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369509v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369612v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320052v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369887v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prunier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165535v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628188v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Christopher" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830169.ch9" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628208v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negreiros" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sementa" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Barcaro" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fechete" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819847-6.00014-0" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628202v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4014-6_11" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07700B34404D0DE01FBF54A53B2735E073271C39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445979v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>