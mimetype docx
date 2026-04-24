--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -564,317 +564,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois aidés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: What drives competition on the farmland market? A case study in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (5), pp.1251-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbab031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276349v1</w:t>
+                <w:t xml:space="preserve">hal-04081101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exit from business, performance and neighbours’ influence: a study of farmers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (5), pp.1132-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/jbab008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: What drives competition on the farmland market? A case study in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emplois aidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081101v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
               </w:r>
@@ -1787,269 +1787,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
+                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hercule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître (5), à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622415v1</w:t>
+                <w:t xml:space="preserve">hal-01607282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
+                <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Jonathan Hercule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.285-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607282v1</w:t>
+                <w:t xml:space="preserve">hal-02622415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
               </w:r>
@@ -2458,51 +2458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2644,51 +2644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do agricultural policies influence farm size inequality? The example of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,1820 +4350,1850 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux démographiques de l’agriculture française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un outil d’évaluation de la durabilité selon le degré d’écologisation des pratiques agricoles : Application aux données RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE, conférence "Quels agriculteurs pour quelles agricultures demain ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du RICA_SSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450887v1</w:t>
+                <w:t xml:space="preserve">hal-05564111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revenu des agriculteurs en France : mesure, évolution et dispersion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement des formes sociétaires et nouveaux contours de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication dans le cadre des Agrowebinaires ACTA (Association de coordination technique agricole)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium; Académie d’Agriculture; ACTA, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque final du RMT Filarmoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Filarmoni, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430652v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des formes sociétaires et nouveaux contours de l’exploitation agricole</w:t>
+                <w:t xml:space="preserve">Les enjeux démographiques de l’agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du RMT Filarmoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Filarmoni, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE, conférence "Quels agriculteurs pour quelles agricultures demain ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450912v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of agricultural land price trends in France since 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le revenu des agriculteurs en France : mesure, évolution et dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche « Théorie et Évaluation des Politiques Publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Communication dans le cadre des Agrowebinaires ACTA (Association de coordination technique agricole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium; Académie d’Agriculture; ACTA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450849v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’évolution du prix des terres agricoles en France depuis 1950</w:t>
+                <w:t xml:space="preserve">The drivers of agricultural land price trends in France since 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche « Théorie et Évaluation des Politiques Publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450824v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'indice de Herfindahl-Hirschman a partir de données agrégées : méthode, propriétés statistiques et exemple d'application</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’évolution du prix des terres agricoles en France depuis 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanne Jegou</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Insee, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450803v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la population active agricole française : assiste-t-on à la fin d’une transition démographique ?</w:t>
+                <w:t xml:space="preserve">Estimer l'indice de Herfindahl-Hirschman a partir de données agrégées : méthode, propriétés statistiques et exemple d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Jegou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insee, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450683v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la population active agricole française : assiste-t-on à la fin d’une transition démographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450759v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France : une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829621v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure capitalistique des exploitations sociétaires hors GAEC d’après les données du recensement agricole de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France : une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450707v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la ligne à grande vitesse Bretagne-Pays-de-la-Loire (LGV BPL) sur le prix de l’immobilier résidentiel non urbain</w:t>
+                <w:t xml:space="preserve">La structure capitalistique des exploitations sociétaires hors GAEC d’après les données du recensement agricole de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque de la SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324309v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of future climate-induced agricultural land use change on current farmland price, toward an agent-based modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Huettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capitalisation of agricultural income and the creation of professional agricultural assets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la ligne à grande vitesse Bretagne-Pays-de-la-Loire (LGV BPL) sur le prix de l’immobilier résidentiel non urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Thibault Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324267v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
+                <w:t xml:space="preserve">The capitalisation of agricultural income and the creation of professional agricultural assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324001v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des variables de contrôle météo dans les modèles économétriques : calcul des degrés-jour avec l'ado-file Stata &amp;quot;degreedays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323943v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance économique d’une exploitation est-elle influencée par une transmission intergénérationnelle à venir ?</w:t>
+                <w:t xml:space="preserve">Intégrer des variables de contrôle météo dans les modèles économétriques : calcul des degrés-jour avec l'ado-file Stata &amp;quot;degreedays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Collard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16. journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595874v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
+                <w:t xml:space="preserve">La performance économique d’une exploitation est-elle influencée par une transmission intergénérationnelle à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Collard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210138v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592198v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drives Competition on the Farmland Market? A Case Study in Brittany (France</w:t>
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595900v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6185,835 +6215,861 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes.</w:t>
+                <w:t xml:space="preserve">What Drives Competition on the Farmland Market? A Case Study in Brittany (France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LISER-INRAE “Inequalities in the field of Agriculture: Methods and Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">XVI. Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275100v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early exit from business, performance and neighbours’ influence: a study of farmers in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop LISER-INRAE “Inequalities in the field of Agriculture: Methods and Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171440v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives competition on the farmland market? A case study in Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early exit from business, performance and neighbours’ influence: a study of farmers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., 2019, NA, France</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437647v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes</w:t>
+                <w:t xml:space="preserve">What drives competition on the farmland market? A case study in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437644v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concentration de la production agricole s’est elle accompagnée d’une homogénéisation ou bien d’une polarisation des structures ?</w:t>
+                <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale de la SAFER Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jun 2019, Dole, France. 25 p</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437643v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paiement redistributif : impact du seuil de surprime sur le ciblage des exploitations bénéficiaires</w:t>
+                <w:t xml:space="preserve">La concentration de la production agricole s’est elle accompagnée d’une homogénéisation ou bien d’une polarisation des structures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale de la SAFER Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jun 2019, Dole, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437646v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE : « Concentration » vs. « Inégalité »</w:t>
+                <w:t xml:space="preserve">Paiement redistributif : impact du seuil de surprime sur le ciblage des exploitations bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Exploitations agricoles » du CGAAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux (CGAAER). FRA.; Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jan 2017, Paris, France. 29 diapos</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789616v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l’impact de la LGV sur la dynamique des structures agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire socio-économique LGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Laval, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des structures agricoles : Quelques grandes tendances en France et dans l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Jan 2017, Rennes, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7029,73 +7085,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mixmcm: a Stata command for estimating mixture of Markov chain models using ML and the EM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7111,332 +7167,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First French Stata Users Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, StataCorp LLC (STATA). USA., Jul 2017, Paris, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux sur le foncier et les structures au sein de SMART-LERECO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération nationale des Safer (FNSAFER). FRA., Jan 2017, Paris, France. 11 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and spatial interdependence in farm survival: evidence from Brittany</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE : « Concentration » vs. « Inégalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 13 p</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Exploitations agricoles » du CGAAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux (CGAAER). FRA.; Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jan 2017, Paris, France. 29 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665433v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of the agricultural production in the EU: the two sides of a coin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity and spatial interdependence in farm survival: evidence from Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665434v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections démographiques à l’horizon 2025 : utilisation du modèle « mover-stayer » avec les données COTNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7452,1494 +7508,1468 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier méthodologique DERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caisse Centrale de la Mutualité Sociale Agricole (CCMSA). FRA., Feb 2017, Bagnolet, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in spatial interaction effects on farm survival and growth: evidence from Brittany</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration of the agricultural production in the EU: the two sides of a coin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512216v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in the distribution of farm sizes in the EU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity in spatial interaction effects on farm survival and growth: evidence from Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512245v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of farm structures in Europe: did ‘concentration’ mean ‘homogenization’?</w:t>
+                <w:t xml:space="preserve">Recent trends in the distribution of farm sizes in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. anniversary AEIAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Rural Development Institutions (AEIAR). GBR., Sep 2016, Bruxelles, Belgium. 18 diapos</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603575v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of environmental regulations on farmland market and farm structures: a based-agent model applied to the Bretagne region</w:t>
+                <w:t xml:space="preserve">The evolution of farm structures in Europe: did ‘concentration’ mean ‘homogenization’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150. Seminar EAAE : "The Spatial Dimension in Analysing the Linkages between Agriculture, Rural Development and the Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scotland's Rural College (SRUC). Edinburgh, GBR.; Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Oct 2015, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">50. anniversary AEIAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Rural Development Institutions (AEIAR). GBR., Sep 2016, Bruxelles, Belgium. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580655v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des politiques environnementales sur les structures agricoles : une approche multi-agents appliquée à la Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of environmental regulations on farmland market and farm structures: a based-agent model applied to the Bretagne region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">150. Seminar EAAE : "The Spatial Dimension in Analysing the Linkages between Agriculture, Rural Development and the Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scotland's Rural College (SRUC). Edinburgh, GBR.; Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Oct 2015, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580654v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movers and stayers in the farming sector: Accounting for unobserved heterogeneity in structural change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des politiques environnementales sur les structures agricoles : une approche multi-agents appliquée à la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89. Agricultural Economics Society Conference (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512218v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movers and stayers in the farming sector: Accounting for unobserved heterogeneity in structural change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">89. Agricultural Economics Society Conference (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209045v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des politiques publiques sur l’inégalité de répartition du foncier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée APCA « Agriculture et Capital »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assemblée Permanente des Chambres d'Agriculture (APCA). FRA., Dec 2015, Paris, France. 15 diapos</w:t>
+              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603752v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des structures d’élevage en France et en Europe depuis 2000</w:t>
+                <w:t xml:space="preserve">Impact des politiques publiques sur l’inégalité de répartition du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Saint Jacques de la Lande, France. 15 diapos</w:t>
+              <w:t xml:space="preserve">Journée APCA « Agriculture et Capital »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée Permanente des Chambres d'Agriculture (APCA). FRA., Dec 2015, Paris, France. 15 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603503v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAFER 2015 : Régulation foncière et compétitivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, La Rochelle, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing structural change in French agriculture with a parametric Markov chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des structures d’élevage en France et en Europe depuis 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Jacques de la Lande, France. 15 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209036v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaire « Entreprises et Économie Agricole », partenariat Crédit Agricole en Bretagne – Agrocampus Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil d’Administration de la Caisse Régionale du Crédit Agricole Ille-et-Vilaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crédit Agricole. FRA., May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of farmers’ risk preferences on the design of an individual yield crop insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubjana, Slovenia. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thèse « Évolution des structures » - 16 septembre 2014, SPACE/Rennes Comité Stratégique</w:t>
+                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Stratégique de la chaire Entreprises et Economie Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209040v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché de la terre, structures agricoles et politiques environnementales : une approche multi-agents appliquée à la Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+                <w:t xml:space="preserve">Thèse « Évolution des structures » - 16 septembre 2014, SPACE/Rennes Comité Stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Comité Stratégique de la chaire Entreprises et Economie Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209037v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première réunion du comité opérationnel de la Chaire « Entreprises et Économie Agricole »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Marché de la terre, structures agricoles et politiques environnementales : une approche multi-agents appliquée à la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité opérationnel de la chaire Entreprises et Economie Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., 2013, NA, France. 16 p</w:t>
+              <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209039v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,3106 +8997,3201 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections démographiques des structures agricoles. Travaux en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de travail entre Agrocampus-Ouest et le Crédit Agricole en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Mar 2013, NA, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Première réunion du comité opérationnel de la Chaire « Entreprises et Économie Agricole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IATRC Symposium “Productivity and Its Impacts on Global Trade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2013, Seville, Spain. 20 p</w:t>
+              <w:t xml:space="preserve">Comité opérationnel de la chaire Entreprises et Economie Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., 2013, NA, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208898v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France. 24 p</w:t>
+              <w:t xml:space="preserve">IATRC Symposium “Productivity and Its Impacts on Global Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2013, Seville, Spain. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208913v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting farmers’ risk and ambiguity preferences in the loss and gain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR).; Economic Science Association (ESA). INT., Jun 2012, Atlanta, United States. 12 p</w:t>
+              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208906v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Eliciting farmers’ risk and ambiguity preferences in the loss and gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. AIEAA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazion Italiana di Economia Agraria E Applicata.Campobasso (ITA)., Jun 2012, Trento, Italy. 15 p</w:t>
+              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR).; Economic Science Association (ESA). INT., Jun 2012, Atlanta, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208907v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le morcellement parcellaire affecte-t-il la performance des exploitations ? Le cas de la Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion “morcellement” SMART-SADP-CRAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 18 p</w:t>
+              <w:t xml:space="preserve">1. AIEAA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazion Italiana di Economia Agraria E Applicata.Campobasso (ITA)., Jun 2012, Trento, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208903v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'aversion au risque des agriculteurs de Vivescia. Premiers résultats de l’enquête commune INRA-Arvalis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+                <w:t xml:space="preserve">Le morcellement parcellaire affecte-t-il la performance des exploitations ? Le cas de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution enquête INRA-Arvalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, NA, France. 43 p</w:t>
+              <w:t xml:space="preserve">Réunion “morcellement” SMART-SADP-CRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208902v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm dynamics : a micro-simulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de l'aversion au risque des agriculteurs de Vivescia. Premiers résultats de l’enquête commune INRA-Arvalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roger</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SSP/GREMESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Mar 2012, NA, France. 30 diapos</w:t>
+              <w:t xml:space="preserve">Restitution enquête INRA-Arvalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, NA, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208901v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections démographiques et impact des politiques publiques sur la distribution du foncier</w:t>
+                <w:t xml:space="preserve">Farm dynamics : a micro-simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de la confédération paysanne de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne de Bretagne. FRA., Mar 2012, Loudéac, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Réunion SSP/GREMESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Mar 2012, NA, France. 30 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208900v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moins d’exploitations toujours plus grandes. La tendance va-t-elle se maintenir ?</w:t>
+                <w:t xml:space="preserve">Projections démographiques et impact des politiques publiques sur la distribution du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2011. Le travail en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2011, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale de la confédération paysanne de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne de Bretagne. FRA., Mar 2012, Loudéac, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462591v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing structural change in agriculture with a parametric Markov chain model. Illustrative applications to EU-15 and the USA</w:t>
+                <w:t xml:space="preserve">Moins d’exploitations toujours plus grandes. La tendance va-t-elle se maintenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 13 p</w:t>
+              <w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2011. Le travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2011, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462656v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting risk preferences: a field experiment on a sample of french farmers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing structural change in agriculture with a parametric Markov chain model. Illustrative applications to EU-15 and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 11 p</w:t>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462573v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the estimation of a Markov chain model from aggregate data with illustrative applications to Germany, France and Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting risk preferences: a field experiment on a sample of french farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur le modèle des chaînes de Markov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Sep 2011, Bonn, Germany. 21 p</w:t>
+              <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462661v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des marchés agricoles et intervention publique : une approche expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+                <w:t xml:space="preserve">Revisiting the estimation of a Markov chain model from aggregate data with illustrative applications to Germany, France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’accueil des nouveaux arrivants du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jan 2011, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">Journée de travail sur le modèle des chaînes de Markov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Sep 2011, Bonn, Germany. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802893v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aversion au risque des agriculteurs, décisions de production et stratégies d’assurance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement des marchés agricoles et intervention publique : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Prise en compte du risque par les agriculteurs et conséquences techniques, économiques et organisationnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">Séminaire d’accueil des nouveaux arrivants du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jan 2011, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813238v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do agricultural policies influence farmland concentration? The example of France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Aversion au risque des agriculteurs, décisions de production et stratégies d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">114. EAAE seminar: Structural change in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2010, Berlin, Germany. 31 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Prise en compte du risque par les agriculteurs et conséquences techniques, économiques et organisationnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462556v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des marchés agricoles et intervention publique : une approche expérimentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+                <w:t xml:space="preserve">How do agricultural policies influence farmland concentration? The example of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Portes Ouvertes Internes du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jun 2010, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">114. EAAE seminar: Structural change in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2010, Berlin, Germany. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462520v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural approach to the Markov chain model with an application to the commercial French farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des marchés agricoles et intervention publique : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Portes Ouvertes Internes du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jun 2010, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462606v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de la demande en aliments du bétail dans le Grand Ouest de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A structural approach to the Markov chain model with an application to the commercial French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ecole-chercheurs « Pour et sur le développement régional : chemins de recherches partenariales et interdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., May 2010, Carcans, France. 13 p</w:t>
+              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462547v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'attitude des agriculteurs vis-à-vis du risque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+                <w:t xml:space="preserve">Spatialisation de la demande en aliments du bétail dans le Grand Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Despeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SMART</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., May 2009, Rennes, France. 34 p</w:t>
+              <w:t xml:space="preserve">L’Ecole-chercheurs « Pour et sur le développement régional : chemins de recherches partenariales et interdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., May 2010, Carcans, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814983v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des exploitations porcines et de grandes cultures en Bretagne : spatialisation de la demande en aliments du bétail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Mesure de l'attitude des agriculteurs vis-à-vis du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoProd : Micro-économie et micro-économétrie de la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Rennes, France. 35 p</w:t>
+              <w:t xml:space="preserve">Séminaire SMART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., May 2009, Rennes, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462553v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique Agricole Commune : hier, aujourd'hui et... demain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des exploitations porcines et de grandes cultures en Bretagne : spatialisation de la demande en aliments du bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Despeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation permanente Centre INRA de Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Nov 2008, Lusignan, France. 57 p</w:t>
+              <w:t xml:space="preserve">Séminaire EcoProd : Micro-économie et micro-économétrie de la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Rennes, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462458v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of farm size distribution: revisiting the Markov chain model</w:t>
+                <w:t xml:space="preserve">La Politique Agricole Commune : hier, aujourd'hui et... demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the European Association of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de formation permanente Centre INRA de Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Nov 2008, Lusignan, France. 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462538v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the EU single farm payment should be modelled: lump-sum transfers, area payments or… something else ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of farm size distribution: revisiting the Markov chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Congress of the European Association of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282245v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les négociations au sein de l'OMC : quels enjeux pour l’UE ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How the EU single farm payment should be modelled: lump-sum transfers, area payments or… something else ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de prospective sur les filières agricoles et agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Nov 2007, Beauvais, France. 16 p</w:t>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814081v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les négociations au sein de l'OMC : quels enjeux pour l’UE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.17</w:t>
+              <w:t xml:space="preserve">Journées de prospective sur les filières agricoles et agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Nov 2007, Beauvais, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586581v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Laplana</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
+              <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582959v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+                <w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Rotillon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
+              <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580815v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing locally defined environmental policies in the agricultural sector: a multiregional CGE modelling approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Policy Modeling EcoMod 2002, Brussels, BEL, July 4-6 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Belgium. pp.17</w:t>
+              <w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580939v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-local effects of policy reforms: a spatial interregional general equilibrium approach</w:t>
+                <w:t xml:space="preserve">Assessing locally defined environmental policies in the agricultural sector: a multiregional CGE modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual conference on global trade analysis, DNK, June 20-22 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Policy Modeling EcoMod 2002, Brussels, BEL, July 4-6 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Belgium. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578824v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur la localisation des cultures d'instruments économiques appliqués à la ressource en eau : un exemple théorique de modélisation en équilibre général interrégional</w:t>
+                <w:t xml:space="preserve">Micro-local effects of policy reforms: a spatial interregional general equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER l'irrigation et la gestion collective de la ressource en eau en France et dans le monde, Montpellier, 19-21 novembre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.10</w:t>
+              <w:t xml:space="preserve">2nd annual conference on global trade analysis, DNK, June 20-22 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577852v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of ERS-1 SAR data over hilly terrain : necessity of radiometric corrections for thematic applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact sur la localisation des cultures d'instruments économiques appliqués à la ressource en eau : un exemple théorique de modélisation en équilibre général interrégional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS'95 Quantitative remote sensing for science and applications, Florence, ITA, 10-14 July 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Italy. pp.2179-2182</w:t>
+              <w:t xml:space="preserve">Colloque SFER l'irrigation et la gestion collective de la ressource en eau en France et dans le monde, Montpellier, 19-21 novembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575750v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval and analysis of temperate forest backscatter signatures from multitemporal ERS-1 data acquired over hilly terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">On the use of ERS-1 SAR data over hilly terrain : necessity of radiometric corrections for thematic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deshayes</w:t>
+                <w:t xml:space="preserve">D. Troufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on ERS-1 Pilot Project, Toledo, ESP, 23-25 June 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Spain. pp.283-289</w:t>
+              <w:t xml:space="preserve">IGARSS'95 Quantitative remote sensing for science and applications, Florence, ITA, 10-14 July 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Italy. pp.2179-2182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575762v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retrieval and analysis of temperate forest backscatter signatures from multitemporal ERS-1 data acquired over hilly terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Symposium on ERS-1 Pilot Project, Toledo, ESP, 23-25 June 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Spain. pp.283-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of multi-temporal ERS-1 SAR data for the monitoring of temperate forests on hilly terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 1994 Progress in Electromagnetics Research Symposium, Noordwijk, NLD, 11-15 July 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12076,147 +12201,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100p, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12226,1270 +12351,1270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France. Une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Chatellier; Martin Pidoux; Thierry Pouch; Marine Raffray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles. Théories, histoires, réformes, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 675, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.355-384, 2025, Rencontres, 978-2-406-18458-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18459-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité agricole. Les effets de la LGV BPL sur les territoires traversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Observatoire de la Ligne à Grande Vitesse Bretagne – Pays de la Loire. De villes en paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiffage Rail Express</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-11, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAP and Agricultural Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois tendances structurantes : concentration, sous-traitance et diversification des exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bignebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Dieu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 p., 2019, 9782111459182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina D. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Huille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm structures: current shaping forces and future farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal le Mouël; Marie de Lattre-Gasquet; Olivier Mora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">land use and Food security in 2050: a narrow road. Agrimonde-Terra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
+                <w:t xml:space="preserve">Introduction au Dossier de l’Environnement n°36 : localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Verot</w:t>
+                <w:t xml:space="preserve">Claude Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
+              <w:t xml:space="preserve">, 2 p., 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594804v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au Dossier de l’Environnement n°36 : localisation</w:t>
+                <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cellier</w:t>
+                <w:t xml:space="preserve">Valerie Toureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Louis-Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Verot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 p., 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
+              <w:t xml:space="preserve">, 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603963v1</w:t>
+                <w:t xml:space="preserve">hal-01594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) avenir(s) pour les structures agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-A. de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Demeter "Agriculture et foncier. Concurrences entre usages des sols et entre usagers des sols agricoles : la question foncière renouvelée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club DEMETER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-196, 2014, Cahier - Club Demeter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural subsidies and regulations on sale prices of farmland in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13517,51 +13642,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land, labour and capital markets in European agriculture. Diversity under a common policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPS, pp.6, 2013, Food Security and Development Policy, Factor Markets Working Papers, 978-94-6138-351-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13571,78 +13696,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet agricole de l’Observatoire Socio-Économique de la LGV Bretagne Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13663,73 +13788,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] UMR SMART - LERECO; UMR ESO, Espaces et Sociétés; Observatoire socio-économique de la LGV Bretagne Pays-de-la-Loire. 2019, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13742,512 +13867,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of farmers' risk preferences on the design of an individual yield crop insurance</w:t>
+                <w:t xml:space="preserve">Projection de la population des exploitations agricoles françaises à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462735v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection de la population des exploitations agricoles françaises à l’horizon 2025</w:t>
+                <w:t xml:space="preserve">The impact of farmers' risk preferences on the design of an individual yield crop insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016, 31 p</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462781v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm Fragmentation, Performance and Subsidies in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movers and stayers in the farming sector: accounting for unobserved heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14256,703 +14381,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le morcellement des exploitations agricoles françaises en 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2013, 27 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208858v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le morcellement des exploitations agricoles françaises en 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2013, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208863v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note interne sur l’utilisation du CASD pour les données du SSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural estimation of French farmers' risk preferences: an artefactual field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the EU single farm payment should be modelled: lump-sum transfers, area payments or… what else?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2008, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the functioning of land markets in the EU member states under the influence of measures applied under the Common Agricultural Policy. Study for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14960,1109 +15085,1109 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle d'équilibre général calculable multirégional OMEGA MR : principe et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583236v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583228v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583239v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583229v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583237v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
+                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583230v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583242v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16071,116 +16196,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16189,768 +16314,768 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une Matrice de Comptabilité Sociale compatible avec le modèle OMEGA : cas de la France pour 1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.88</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581510v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'une Matrice de Comptabilité Sociale compatible avec le modèle OMEGA : cas de la France pour 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581645v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
+              <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581009v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
+              <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581015v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16959,592 +17084,592 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Souiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agenda 2000 : conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Agenda 2000 : Conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kervegant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Millet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02839628v1</w:t>
+                <w:t xml:space="preserve">hal-02579383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agenda 2000 : Conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Chatelier</w:t>
+                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : définition et intégration à l'échelle d'un territoire de scénarios d'action. Guide opérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Millet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2000, pp.285</w:t>
+              <w:t xml:space="preserve">irstea. 2000, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579383v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : définition et intégration à l'échelle d'un territoire de scénarios d'action. Guide opérationnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+                <w:t xml:space="preserve">Agenda 2000 : conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kervegant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2000, pp.88</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02579027v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de recherche : Développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17592,162 +17717,162 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation économique et impact spatial des politiques agricoles à l'échelle d'un grand territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : Définition et intégration à l'échelle d'un territoire de scénarios d'action. Rapport de restitution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17772,73 +17897,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17890,113 +18015,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation culturelle des notions d'environnement et de paysage par les populations rurales concernées : mise au point d'une méthodologie de suivi approfondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18006,322 +18131,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu moins de 275 000 exploitations en France métropolitaine à l’horizon 2035 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïa Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l'agriculture et des consommations alimentaires. Édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, hétérogénéité et soutien du revenu des agriculteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et impacts de la dynamique des structures agricoles. Projections démographiques à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18330,73 +18455,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et impacts de la dynamique des structures agricoles. Premières projections à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18405,87 +18530,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18493,88 +18618,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18584,185 +18709,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d'un modèle d'équilibre général calculable pour l'étude de la localisation des activités agricoles à une échelle infra-nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. ENGREF (AgroParisTech), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d'un modèle d'équilibre général calculable pour l'étude de la localisation des activités agricoles à une échelle infra-nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat spécialité : sciences de l'environnement, ENGREF Paris, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02580890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18830,51 +18955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE0041E2"/>
+    <w:nsid w:val="67346F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19061,51 +19186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5656-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074532200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Storm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536867X19854015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Madior Malick Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2010.1988" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevrier Magali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alapini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jegou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vangu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324252v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Huettel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171440v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665433v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512245v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462591v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Piet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462556v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Despeghel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814983v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courleux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324196v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgvbpl.com/home/integration-territoriale/lobservatoire-de-la-lgv-bpl.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/126815-actifagri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926355v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594804v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis-Servais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384608.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cellier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384609.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A. de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/en/publications-1/6741" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162574v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fevrier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611415v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208858v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809510v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939781v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Latruffe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822151v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587310v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579434v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579382v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579029v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574506v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450733v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;a Lamarque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606401v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606410v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580890v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5656-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074532200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Storm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536867X19854015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Madior Malick Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2010.1988" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevrier Magali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alapini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jegou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Huettel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vangu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787841v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209040v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208913v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Piet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Despeghel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgvbpl.com/home/integration-territoriale/lobservatoire-de-la-lgv-bpl.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/126815-actifagri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384609.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis-Servais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384608.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A. de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/en/publications-1/6741" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fevrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208863v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809510v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Latruffe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822151v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587310v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450733v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;a Lamarque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606401v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580890v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>