--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">074532200</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6NmRfzcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -218,3403 +239,3403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who (Really) Benefits from the Complementary Redistributive Income Support?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (1), pp.34-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1746-692X.12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions d’élevage en AB en France : structures des fermes, répartition spatiale et évolution récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Flechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiement redistributif : impact du plafond de surprime sur le ciblage des exploitations bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 384, pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.11224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: What drives competition on the farmland market? A case study in Brittany (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce que le « revenu agricole », comment en analyser les déterminants et que dit-il de la position sociale des agriculteurs ? Éléments de réponse à partir de travaux de recherche récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukeyna Diop</w:t>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081101v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exit from business, performance and neighbours’ influence: a study of farmers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (5), pp.1132-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/jbab008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois aidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: What drives competition on the farmland market? A case study in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soukeyna Diop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (5), pp.1251-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbab031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405184v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516957v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que le « revenu agricole », comment en analyser les déterminants et que dit-il de la position sociale des agriculteurs ? Éléments de réponse à partir de travaux de recherche récents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.9-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519509v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous impacts of neighbouring farm size on the decision to exit: evidence from Brittany</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">mixmcm: A community-contributed command for fitting mixtures of Markov chain models using maximum likelihood and the EM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jby029⟩</w:t>
+              <w:t xml:space="preserve">The Stata Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.294-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1536867X19854015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880459v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration des exploitations agricoles et emplois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous impacts of neighbouring farm size on the decision to exit: evidence from Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.237-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jby029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492374v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mixmcm: A community-contributed command for fitting mixtures of Markov chain models using maximum likelihood and the EM algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Concentration des exploitations agricoles et emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Stata Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.35-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170452v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des structures agricoles : quelques grandes tendances en France et dans l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Développement Coopératif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.21-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection de la population des exploitations agricoles françaises à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 365, pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labarthe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmentier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, à paraître (5), à paraître</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607282v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hercule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.285-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître (5), à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622449v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentier Marc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rémy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565584v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movers and stayers in the farming sector: accounting for unobserved heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (17 November 2016), pp.Online. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et impacts de la dynamique des structures agricoles. Premiers résultats de la thèse en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Économie Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 129, pp.68-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le morcellement des exploitations agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do agricultural policies influence farm size inequality? The example of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.5-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/jbr035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the French commercial farm population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Madior Malick Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (3), pp.279-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reae.2010.1988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démographie agricole française : combien d’exploitations agricoles en 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Alimentation - Agriculture - Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les DPU : application en France et premiers éléments d'analyse économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.45-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bontems</w:t>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rotillon</w:t>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Bärlund</w:t>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minna Kaljonen</w:t>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00390982v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Laplana</w:t>
+                <w:t xml:space="preserve">Gilles Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaljonen</w:t>
+                <w:t xml:space="preserve">Ilona Bärlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Strauss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+                <w:t xml:space="preserve">Minna Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.187 à 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477155v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00390982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural - démarche de diagnostic de risques sur le bassin versant du Cétrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22, p. 3 - p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et intégration à l'échelle d'un territoire de scénarios d'action pour lutter contre les pollutions diffuses en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'équilibre général calculable distribué et gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 254, pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3624,749 +3645,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la diversité cultivée et son évolution à partir du registre parcellaire graphique depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cantelaube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' trade-off strategies between investment and private withdrawals, and the profitability of invested capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790605v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01947417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet agricole de l’Observatoire socio-économique de la LGV Bretagne Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fevrier Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02164052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of environmental regulations on the farmland market and farm structures: An agent-based model applied to the Brittany region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the French commercial farm population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Madior Malick Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4376,7822 +4397,7822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’évaluation de la durabilité selon le degré d’écologisation des pratiques agricoles : Application aux données RICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+                <w:t xml:space="preserve">Estimer l'indice de Herfindahl-Hirschman a partir de données agrégées : méthode, propriétés statistiques et exemple d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Regache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanne Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du RICA_SSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insee, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564111v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des formes sociétaires et nouveaux contours de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les enjeux démographiques de l’agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du RMT Filarmoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Filarmoni, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE, conférence "Quels agriculteurs pour quelles agricultures demain ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450912v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux démographiques de l’agriculture française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le revenu des agriculteurs en France : mesure, évolution et dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE, conférence "Quels agriculteurs pour quelles agricultures demain ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Communication dans le cadre des Agrowebinaires ACTA (Association de coordination technique agricole)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium; Académie d’Agriculture; ACTA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450887v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revenu des agriculteurs en France : mesure, évolution et dispersion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un outil d’évaluation de la durabilité selon le degré d’écologisation des pratiques agricoles : Application aux données RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication dans le cadre des Agrowebinaires ACTA (Association de coordination technique agricole)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium; Académie d’Agriculture; ACTA, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du RICA_SSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430652v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of agricultural land price trends in France since 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement des formes sociétaires et nouveaux contours de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche « Théorie et Évaluation des Politiques Publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque final du RMT Filarmoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Filarmoni, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450849v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’évolution du prix des terres agricoles en France depuis 1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The drivers of agricultural land price trends in France since 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche « Théorie et Évaluation des Politiques Publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450824v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'indice de Herfindahl-Hirschman a partir de données agrégées : méthode, propriétés statistiques et exemple d'application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de l’évolution du prix des terres agricoles en France depuis 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Jegou</w:t>
+                <w:t xml:space="preserve">Mariane Alapini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Insee, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450803v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la population active agricole française : assiste-t-on à la fin d’une transition démographique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La structure capitalistique des exploitations sociétaires hors GAEC d’après les données du recensement agricole de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque de la SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450683v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la population active agricole française : assiste-t-on à la fin d’une transition démographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450759v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France : une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Towards a tool based on the adoption of ecological farming practices to asses overall performance: Application with the French RICA database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Billaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Regache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherches en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">18e Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829621v1</w:t>
+                <w:t xml:space="preserve">hal-05450759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure capitalistique des exploitations sociétaires hors GAEC d’après les données du recensement agricole de 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France : une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450707v1</w:t>
+                <w:t xml:space="preserve">hal-04829621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of future climate-induced agricultural land use change on current farmland price, toward an agent-based modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fromage</w:t>
+                <w:t xml:space="preserve">Impact de la ligne à grande vitesse Bretagne-Pays-de-la-Loire (LGV BPL) sur le prix de l’immobilier résidentiel non urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Huettel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Vangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Thibault Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324252v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la ligne à grande vitesse Bretagne-Pays-de-la-Loire (LGV BPL) sur le prix de l’immobilier résidentiel non urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impacts of future climate-induced agricultural land use change on current farmland price, toward an agent-based modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Huettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324309v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The capitalisation of agricultural income and the creation of professional agricultural assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the European Association of Agricultural Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intégrer des variables de contrôle météo dans les modèles économétriques : calcul des degrés-jour avec l'ado-file Stata &amp;quot;degreedays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16. journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324001v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer des variables de contrôle météo dans les modèles économétriques : calcul des degrés-jour avec l'ado-file Stata &amp;quot;degreedays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation du patrimoine professionnel et structure du capital : les exploitations d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque "Financement des filières agricoles et alimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323943v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance économique d’une exploitation est-elle influencée par une transmission intergénérationnelle à venir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What Drives Competition on the Farmland Market? A Case Study in Brittany (France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Collard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVI. Congress of the European Association of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595874v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210138v1</w:t>
+                <w:t xml:space="preserve">hal-03206915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La performance économique d’une exploitation est-elle influencée par une transmission intergénérationnelle à venir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Collard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592198v1</w:t>
+                <w:t xml:space="preserve">hal-03595874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hervé Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux - CGAAER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGAAER - Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206915v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Drives Competition on the Farmland Market? A Case Study in Brittany (France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. Congress of the European Association of Agricultural Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595900v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LISER-INRAE “Inequalities in the field of Agriculture: Methods and Applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exit from business, performance and neighbours’ influence: a study of farmers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives competition on the farmland market? A case study in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukeyna Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A counterfactual analysis of changes in the distribution of French farm incomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concentration de la production agricole s’est elle accompagnée d’une homogénéisation ou bien d’une polarisation des structures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de la SAFER Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jun 2019, Dole, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paiement redistributif : impact du seuil de surprime sur le ciblage des exploitations bénéficiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’impact de la LGV sur la dynamique des structures agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE : « Concentration » vs. « Inégalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire socio-économique LGV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Laval, France. 18 diapos</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Exploitations agricoles » du CGAAER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux (CGAAER). FRA.; Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jan 2017, Paris, France. 29 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787842v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des structures agricoles : Quelques grandes tendances en France et dans l’UE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesure de l’impact de la LGV sur la dynamique des structures agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Jan 2017, Rennes, France. 12 diapos</w:t>
+              <w:t xml:space="preserve">Observatoire socio-économique LGV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Laval, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790003v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évolution des structures agricoles : Quelques grandes tendances en France et dans l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA., Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Demi-journée Coop de France Ouest et Agrocampus Ouest, ‘Transmission des exploitations et installation des jeunes en coopératives : valeur des exploitations agricoles et modes de financement’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA.; Coop de France. FRA., Jan 2017, Rennes, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658862v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mixmcm: a Stata command for estimating mixture of Markov chain models using ML and the EM algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les choix français en matière de convergence des aides découplées de la PAC à l’horizon 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French Stata Users Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, StataCorp LLC (STATA). USA., Jul 2017, Paris, France. 20 diapos</w:t>
+              <w:t xml:space="preserve">11. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA.; Laboratoire d'Etudes Rurales (LER). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665432v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux sur le foncier et les structures au sein de SMART-LERECO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">mixmcm: a Stata command for estimating mixture of Markov chain models using ML and the EM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération nationale des Safer (FNSAFER). FRA., Jan 2017, Paris, France. 11 Diapos</w:t>
+              <w:t xml:space="preserve">First French Stata Users Group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, StataCorp LLC (STATA). USA., Jul 2017, Paris, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787944v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE : « Concentration » vs. « Inégalité »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les travaux sur le foncier et les structures au sein de SMART-LERECO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Exploitations agricoles » du CGAAER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux (CGAAER). FRA.; Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Jan 2017, Paris, France. 29 diapos</w:t>
+              <w:t xml:space="preserve">Réunion de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale des Safer (FNSAFER). FRA., Jan 2017, Paris, France. 11 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789616v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and spatial interdependence in farm survival: evidence from Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Storm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections démographiques à l’horizon 2025 : utilisation du modèle « mover-stayer » avec les données COTNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier méthodologique DERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caisse Centrale de la Mutualité Sociale Agricole (CCMSA). FRA., Feb 2017, Bagnolet, France. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration of the agricultural production in the EU: the two sides of a coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in spatial interaction effects on farm survival and growth: evidence from Brittany</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The evolution of farm structures in Europe: did ‘concentration’ mean ‘homogenization’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
+              <w:t xml:space="preserve">50. anniversary AEIAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Rural Development Institutions (AEIAR). GBR., Sep 2016, Bruxelles, Belgium. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512216v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in the distribution of farm sizes in the EU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity in spatial interaction effects on farm survival and growth: evidence from Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heckelei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512245v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of farm structures in Europe: did ‘concentration’ mean ‘homogenization’?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent trends in the distribution of farm sizes in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. anniversary AEIAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Rural Development Institutions (AEIAR). GBR., Sep 2016, Bruxelles, Belgium. 18 diapos</w:t>
+              <w:t xml:space="preserve">149. EAAE Seminar ‘Structural change in agri-food chains: new relations between farm sector, food industry and retail sector’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603575v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of environmental regulations on farmland market and farm structures: a based-agent model applied to the Bretagne region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150. Seminar EAAE : "The Spatial Dimension in Analysing the Linkages between Agriculture, Rural Development and the Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scotland's Rural College (SRUC). Edinburgh, GBR.; Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Oct 2015, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des politiques environnementales sur les structures agricoles : une approche multi-agents appliquée à la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movers and stayers in the farming sector: Accounting for unobserved heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89. Agricultural Economics Society Conference (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2015, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des politiques publiques sur l’inégalité de répartition du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée APCA « Agriculture et Capital »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assemblée Permanente des Chambres d'Agriculture (APCA). FRA., Dec 2015, Paris, France. 15 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des structures agricoles en France et dans l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SAFER 2015 : Régulation foncière et compétitivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, La Rochelle, France. 25 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing structural change in French agriculture with a parametric Markov chain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des structures d’élevage en France et en Europe depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space 2015 - les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint Jacques de la Lande, France. 15 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaire « Entreprises et Économie Agricole », partenariat Crédit Agricole en Bretagne – Agrocampus Ouest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil d’Administration de la Caisse Régionale du Crédit Agricole Ille-et-Vilaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crédit Agricole. FRA., May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209042v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of farmers’ risk preferences on the design of an individual yield crop insurance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chaire « Entreprises et Économie Agricole », partenariat Crédit Agricole en Bretagne – Agrocampus Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubjana, Slovenia. 20 p</w:t>
+              <w:t xml:space="preserve">Conseil d’Administration de la Caisse Régionale du Crédit Agricole Ille-et-Vilaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crédit Agricole. FRA., May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209035v1</w:t>
+                <w:t xml:space="preserve">hal-01209042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movers and stayers in the farming sector: another look at heterogeneity in structural change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of farmers’ risk preferences on the design of an individual yield crop insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Société Française d'Economie Rurale (SFER). FRA., Aug 2014, Ljubjana, Slovenia. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209036v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thèse « Évolution des structures » - 16 septembre 2014, SPACE/Rennes Comité Stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité Stratégique de la chaire Entreprises et Economie Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de la terre, structures agricoles et politiques environnementales : une approche multi-agents appliquée à la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Première réunion du comité opérationnel de la Chaire « Entreprises et Économie Agricole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Comité opérationnel de la chaire Entreprises et Economie Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., 2013, NA, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209044v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections démographiques des structures agricoles. Travaux en cours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail entre Agrocampus-Ouest et le Crédit Agricole en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Mar 2013, NA, France. 9 p</w:t>
+              <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208904v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première réunion du comité opérationnel de la Chaire « Entreprises et Économie Agricole »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projections démographiques des structures agricoles. Travaux en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité opérationnel de la chaire Entreprises et Economie Agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., 2013, NA, France. 16 p</w:t>
+              <w:t xml:space="preserve">Réunion de travail entre Agrocampus-Ouest et le Crédit Agricole en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Mar 2013, NA, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209039v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATRC Symposium “Productivity and Its Impacts on Global Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2013, Seville, Spain. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projections démographiques et impact des politiques publiques sur la distribution du foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France. 24 p</w:t>
+              <w:t xml:space="preserve">Assemblée générale de la confédération paysanne de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne de Bretagne. FRA., Mar 2012, Loudéac, France. 17 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208913v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting farmers’ risk and ambiguity preferences in the loss and gain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR).; Economic Science Association (ESA). INT., Jun 2012, Atlanta, United States. 12 p</w:t>
+              <w:t xml:space="preserve">6. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2012, Toulouse, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208906v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le morcellement parcellaire affecte-t-il la performance des exploitations ? Le cas de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. AIEAA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazion Italiana di Economia Agraria E Applicata.Campobasso (ITA)., Jun 2012, Trento, Italy. 15 p</w:t>
+              <w:t xml:space="preserve">Réunion “morcellement” SMART-SADP-CRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208907v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le morcellement parcellaire affecte-t-il la performance des exploitations ? Le cas de la Bretagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eliciting farmers’ risk and ambiguity preferences in the loss and gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion “morcellement” SMART-SADP-CRAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rennes, France. 18 p</w:t>
+              <w:t xml:space="preserve">15. International Conference Foundations and Applications of Utility, Risk and Decision Theory (FUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foundations and Applications of Utility, Risk and Decision Theory (FUR).; Economic Science Association (ESA). INT., Jun 2012, Atlanta, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208903v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'aversion au risque des agriculteurs de Vivescia. Premiers résultats de l’enquête commune INRA-Arvalis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?A french Breton case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution enquête INRA-Arvalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, NA, France. 43 p</w:t>
+              <w:t xml:space="preserve">1. AIEAA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazion Italiana di Economia Agraria E Applicata.Campobasso (ITA)., Jun 2012, Trento, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208902v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm dynamics : a micro-simulation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesure de l'aversion au risque des agriculteurs de Vivescia. Premiers résultats de l’enquête commune INRA-Arvalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roger</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion SSP/GREMESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Mar 2012, NA, France. 30 diapos</w:t>
+              <w:t xml:space="preserve">Restitution enquête INRA-Arvalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, NA, France. 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208901v1</w:t>
+                <w:t xml:space="preserve">hal-01208902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections démographiques et impact des politiques publiques sur la distribution du foncier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Farm dynamics : a micro-simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de la confédération paysanne de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne de Bretagne. FRA., Mar 2012, Loudéac, France. 17 diapositives</w:t>
+              <w:t xml:space="preserve">Réunion SSP/GREMESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Mar 2012, NA, France. 30 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208900v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moins d’exploitations toujours plus grandes. La tendance va-t-elle se maintenir ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Fonctionnement des marchés agricoles et intervention publique : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2011. Le travail en agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2011, Paris, France. 3 p</w:t>
+              <w:t xml:space="preserve">Séminaire d’accueil des nouveaux arrivants du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jan 2011, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462591v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing structural change in agriculture with a parametric Markov chain model. Illustrative applications to EU-15 and the USA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Moins d’exploitations toujours plus grandes. La tendance va-t-elle se maintenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 13 p</w:t>
+              <w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2011. Le travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Feb 2011, Paris, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462656v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting risk preferences: a field experiment on a sample of french farmers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing structural change in agriculture with a parametric Markov chain model. Illustrative applications to EU-15 and the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 11 p</w:t>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462573v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the estimation of a Markov chain model from aggregate data with illustrative applications to Germany, France and Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eliciting risk preferences: a field experiment on a sample of french farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur le modèle des chaînes de Markov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Sep 2011, Bonn, Germany. 21 p</w:t>
+              <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462661v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des marchés agricoles et intervention publique : une approche expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+                <w:t xml:space="preserve">Revisiting the estimation of a Markov chain model from aggregate data with illustrative applications to Germany, France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’accueil des nouveaux arrivants du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jan 2011, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">Journée de travail sur le modèle des chaînes de Markov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Sep 2011, Bonn, Germany. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802893v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aversion au risque des agriculteurs, décisions de production et stratégies d’assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Prise en compte du risque par les agriculteurs et conséquences techniques, économiques et organisationnelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do agricultural policies influence farmland concentration? The example of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">114. EAAE seminar: Structural change in agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Apr 2010, Berlin, Germany. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des marchés agricoles et intervention publique : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Portes Ouvertes Internes du Centre INRA de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Jun 2010, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural approach to the Markov chain model with an application to the commercial French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation de la demande en aliments du bétail dans le Grand Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Despeghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ecole-chercheurs « Pour et sur le développement régional : chemins de recherches partenariales et interdisciplinaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., May 2010, Carcans, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'attitude des agriculteurs vis-à-vis du risque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+                <w:t xml:space="preserve">Modélisation des exploitations porcines et de grandes cultures en Bretagne : spatialisation de la demande en aliments du bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Despeghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SMART</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., May 2009, Rennes, France. 34 p</w:t>
+              <w:t xml:space="preserve">Séminaire EcoProd : Micro-économie et micro-économétrie de la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Rennes, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814983v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des exploitations porcines et de grandes cultures en Bretagne : spatialisation de la demande en aliments du bétail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Mesure de l'attitude des agriculteurs vis-à-vis du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoProd : Micro-économie et micro-économétrie de la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Rennes, France. 35 p</w:t>
+              <w:t xml:space="preserve">Séminaire SMART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., May 2009, Rennes, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462553v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique Agricole Commune : hier, aujourd'hui et... demain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The evolution of farm size distribution: revisiting the Markov chain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation permanente Centre INRA de Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Nov 2008, Lusignan, France. 57 p</w:t>
+              <w:t xml:space="preserve">12. Congress of the European Association of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462458v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of farm size distribution: revisiting the Markov chain model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La Politique Agricole Commune : hier, aujourd'hui et... demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the European Association of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de formation permanente Centre INRA de Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Nov 2008, Lusignan, France. 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462538v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the EU single farm payment should be modelled: lump-sum transfers, area payments or… something else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les négociations au sein de l'OMC : quels enjeux pour l’UE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de prospective sur les filières agricoles et agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Polytechnique LaSalle Beauvais (UniLaSalle). FRA., Nov 2007, Beauvais, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to compare best agricultural management practices at the watershed scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° international conference Sharing a common vision of our water resources, Menton, 7-10 september 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater - system approach to environmentally acceptable farming : results in the perspective of potential users as farmers, land managers and water directors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaljonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Barlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-Workshop : the functioning and management of the Water-soil-system at river-basin scale : diffuse pollution and point sources, Orléans, 26-28 November 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing locally defined environmental policies in the agricultural sector: a multiregional CGE modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Policy Modeling EcoMod 2002, Brussels, BEL, July 4-6 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Belgium. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580815v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing locally defined environmental policies in the agricultural sector: a multiregional CGE modelling approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AgriBMPWater: systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Policy Modeling EcoMod 2002, Brussels, BEL, July 4-6 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Belgium. pp.17</w:t>
+              <w:t xml:space="preserve">Policies and tools for the sustainable water management in the EU, Venise, ITA, 21-23 novembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580939v1</w:t>
+                <w:t xml:space="preserve">hal-02580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-local effects of policy reforms: a spatial interregional general equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual conference on global trade analysis, DNK, June 20-22 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact sur la localisation des cultures d'instruments économiques appliqués à la ressource en eau : un exemple théorique de modélisation en équilibre général interrégional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER l'irrigation et la gestion collective de la ressource en eau en France et dans le monde, Montpellier, 19-21 novembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of ERS-1 SAR data over hilly terrain : necessity of radiometric corrections for thematic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Troufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS'95 Quantitative remote sensing for science and applications, Florence, ITA, 10-14 July 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Italy. pp.2179-2182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval and analysis of temperate forest backscatter signatures from multitemporal ERS-1 data acquired over hilly terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Le Toan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on ERS-1 Pilot Project, Toledo, ESP, 23-25 June 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Spain. pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multi-temporal ERS-1 SAR data for the monitoring of temperate forests on hilly terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 1994 Progress in Electromagnetics Research Symposium, Noordwijk, NLD, 11-15 July 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12201,147 +12222,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">100p, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12351,1342 +12372,1342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France. Une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques agricoles. Théories, histoires, réformes, expériences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05450976v1</w:t>
+                <w:t xml:space="preserve">hal-04960547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La PAC et les aides directes aux exploitations agricoles en France. Une mise en perspective historique depuis 1992 et des réflexions pour l’après 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Chatellier; Martin Pidoux; Thierry Pouch; Marine Raffray. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t>
+              <w:t xml:space="preserve">Politiques agricoles. Théories, histoires, réformes, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 675, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355-384, 2025, Rencontres, 978-2-406-18458-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18459-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960547v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité agricole. Les effets de la LGV BPL sur les territoires traversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Observatoire de la Ligne à Grande Vitesse Bretagne – Pays de la Loire. De villes en paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiffage Rail Express</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-11, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAP and Agricultural Employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois tendances structurantes : concentration, sous-traitance et diversification des exploitations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hugonnet</w:t>
+                <w:t xml:space="preserve">Vanina D. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Huille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Dieu Phuong Nguyen</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 242 p., 2019, 9782111459182</w:t>
+              <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437659v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trois tendances structurantes : concentration, sous-traitance et diversification des exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Grandjean</w:t>
+                <w:t xml:space="preserve">Celine Bignebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Huille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Mickael Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Dieu Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 242 p., 2019, 9782111459182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282329v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm structures: current shaping forces and future farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal le Mouël; Marie de Lattre-Gasquet; Olivier Mora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">land use and Food security in 2050: a narrow road. Agrimonde-Terra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au Dossier de l’Environnement n°36 : localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 p., 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Toureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Louis-Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Verot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation des productions agricoles dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dossiers de l'Environnement de l'INRA, 2-7380-1389-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) avenir(s) pour les structures agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-A. de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Demeter "Agriculture et foncier. Concurrences entre usages des sols et entre usagers des sols agricoles : la question foncière renouvelée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club DEMETER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-196, 2014, Cahier - Club Demeter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural subsidies and regulations on sale prices of farmland in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land, labour and capital markets in European agriculture. Diversity under a common policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPS, pp.6, 2013, Food Security and Development Policy, Factor Markets Working Papers, 978-94-6138-351-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13696,4432 +13717,4432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet agricole de l’Observatoire Socio-Économique de la LGV Bretagne Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] UMR SMART - LERECO; UMR ESO, Espaces et Sociétés; Observatoire socio-économique de la LGV Bretagne Pays-de-la-Loire. 2019, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur pédagogique des effets de répartition des soutiens de la PAC au niveau nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection de la population des exploitations agricoles françaises à l’horizon 2025</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016, 31 p</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01462781v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of farmers' risk preferences on the design of an individual yield crop insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm Fragmentation, Performance and Subsidies in the European Union</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Projection de la population des exploitations agricoles françaises à l’horizon 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Contract] auto-saisine. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2016, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01611415v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+                <w:t xml:space="preserve">Farm Fragmentation, Performance and Subsidies in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movers and stayers in the farming sector: accounting for unobserved heterogeneity in structural change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le morcellement des exploitations agricoles françaises en 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does land fragmentation affect farm performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2013, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208863v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does land fragmentation affect farm performance?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le morcellement des exploitations agricoles françaises en 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2013, 27 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2013, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208858v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note interne sur l’utilisation du CASD pour les données du SSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land fragmentation affect farm performance? A case study from Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural support on sale prices of french farmland: a comparison of different subsidies, accounting for the role of environmental and land regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural estimation of French farmers' risk preferences: an artefactual field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the EU single farm payment should be modelled: lump-sum transfers, area payments or… what else?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2008, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the functioning of land markets in the EU member states under the influence of measures applied under the Common Agricultural Policy. Study for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle d'équilibre général calculable multirégional OMEGA MR : principe et mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Laplana</w:t>
+                <w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bordenave</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02583228v1</w:t>
+                <w:t xml:space="preserve">hal-02582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583239v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583229v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583237v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583230v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583242v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583236v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583234v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.18</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583233v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583231v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2004, 60 p</w:t>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582953v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction d'une Matrice de Comptabilité Sociale compatible avec le modèle OMEGA : cas de la France pour 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581645v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une Matrice de Comptabilité Sociale compatible avec le modèle OMEGA : cas de la France pour 1995</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2003, pp.88</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581510v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais. Rapport 2000-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agenda 2000 : Conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : Définition et intégration à l'échelle d'un territoire de scénarios d'action. Rapport de restitution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chatelier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02579383v1</w:t>
+                <w:t xml:space="preserve">hal-02579029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : définition et intégration à l'échelle d'un territoire de scénarios d'action. Guide opérationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">Agenda 2000 : conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Eric Kervegant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2000, pp.88</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02579027v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agenda 2000 : conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agenda 2000 : Conséquences sur les exploitations de grandes cultures en Poitou-Charentes. Impacts sur les revenus, les assolements et alternatives pour les exploitations agricoles. Situation et perspectives pour la filière collecte en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kervegant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zham</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02839628v1</w:t>
+                <w:t xml:space="preserve">hal-02579383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action de recherche : Développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : définition et intégration à l'échelle d'un territoire de scénarios d'action. Guide opérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.38</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579434v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation économique et impact spatial des politiques agricoles à l'échelle d'un grand territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Action de recherche : Développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579382v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : Définition et intégration à l'échelle d'un territoire de scénarios d'action. Rapport de restitution.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation économique et impact spatial des politiques agricoles à l'échelle d'un grand territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.54</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579029v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de recherche : développement de lutte contre les pollutions diffuses en milieu rural sur le bassin du ru de Cétrais, rapport de synthèse FEOGA n°5B - 01 - 11 - D0060</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation culturelle des notions d'environnement et de paysage par les populations rurales concernées : mise au point d'une méthodologie de suivi approfondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1992, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18131,575 +18152,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu moins de 275 000 exploitations en France métropolitaine à l’horizon 2035 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïa Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations de l'agriculture et des consommations alimentaires. Édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants, hétérogénéité et soutien du revenu des agriculteurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et impacts de la dynamique des structures agricoles. Projections démographiques à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et impacts de la dynamique des structures agricoles. Premières projections à l’horizon 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18709,185 +18730,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d'un modèle d'équilibre général calculable pour l'étude de la localisation des activités agricoles à une échelle infra-nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. ENGREF (AgroParisTech), 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d'un modèle d'équilibre général calculable pour l'étude de la localisation des activités agricoles à une échelle infra-nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat spécialité : sciences de l'environnement, ENGREF Paris, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02580890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18955,51 +18976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67346F9A"/>
+    <w:nsid w:val="498A294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19186,51 +19207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5656-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074532200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Storm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536867X19854015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Madior Malick Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2010.1988" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevrier Magali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462399v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alapini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jegou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450707v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Huettel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vangu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171440v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437643v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789616v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787841v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209040v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208904v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208913v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208906v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208902v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208900v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462591v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462656v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Piet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462556v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Despeghel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courleux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324196v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgvbpl.com/home/integration-territoriale/lobservatoire-de-la-lgv-bpl.html" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/126815-actifagri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384609.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis-Servais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384608.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A. de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/en/publications-1/6741" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fevrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208863v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809510v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Latruffe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822151v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587310v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579434v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574506v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450733v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;a Lamarque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275115v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606401v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580890v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-piet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5656-5479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074532200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6NmRfzcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12418" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Flechet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche Dupraz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Beaudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paroissien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeyna Diop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536867X19854015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Storm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Madior Malick Fall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reae.2010.1988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona B&#228;rlund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kaljonen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RCWVRST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Arlot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dedieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fevrier Magali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Jegou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564111v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Billaudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desjeux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450912v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alapini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vangu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Thibault Buron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324252v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Huettel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Collard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437644v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437643v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665432v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787841v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603503v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Payoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209035v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208904v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208907v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Piet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Despeghel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814983v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462538v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462458v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580939v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575750v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudoin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stussi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Troufleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgvbpl.com/home/integration-territoriale/lobservatoire-de-la-lgv-bpl.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437659v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bignebat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dieu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/126815-actifagri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926355v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cellier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384609.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594804v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Toureau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Louis-Servais" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Verot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384608.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-A. de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clubdemeter.com/en/publications-1/6741" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fevrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795995v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611415v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209072v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208858v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208863v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809510v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939781v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Latruffe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822151v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Souiller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579029v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579383v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatelier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579434v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579382v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578947v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574506v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;a Lamarque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275115v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606401v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606410v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005645v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580890v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>