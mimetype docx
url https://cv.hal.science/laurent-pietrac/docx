--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1645,295 +1645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t>
+                <w:t xml:space="preserve">Supervisory control of post-fault restoration schemes in reconfigurable HVDC grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carré</w:t>
+                <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nantier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESAR Innovation Days 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901781v1</w:t>
+                <w:t xml:space="preserve">hal-03621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control of post-fault restoration schemes in reconfigurable HVDC grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+                <w:t xml:space="preserve">Marie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SESAR Innovation Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SESAR, Dec 2021, Virtuel - Online, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621801v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par Supervision des Réseaux HVDC Reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,64 +1984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity within Air Transportation Managementan Analysis of Inequity Index for Multi-Stakeholders Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,51 +7017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B4FE2B3"/>
+    <w:nsid w:val="DD92F56E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7638,51 +7638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>