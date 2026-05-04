--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -322,567 +322,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implementation method for the supervisory control of time-driven systems applied to high-voltage direct current transmission grids</w:t>
+                <w:t xml:space="preserve">Comparing lithium-ion battery architecture performances with Colored Petri Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Romero-Rodríguez</w:t>
+                <w:t xml:space="preserve">Christophe Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Dai</w:t>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82, pp.97 - 107. </w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-019-1723-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899878v1</w:t>
+                <w:t xml:space="preserve">hal-02491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing lithium-ion battery architecture performances with Colored Petri Net</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implementation method for the supervisory control of time-driven systems applied to high-voltage direct current transmission grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Savard</w:t>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.97 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-019-1723-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491587v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal framework for the safe design of the Autonomous Driving supervision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Battery Architecture Dependability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cuer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.014⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries4030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707778v1</w:t>
+                <w:t xml:space="preserve">hal-01969239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Battery Architecture Dependability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A formal framework for the safe design of the Autonomous Driving supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pietrac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.31. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.29 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries4030031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969239v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing safe control-command systems out of reusable components</w:t>
               </w:r>
@@ -894,64 +894,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1010,51 +1010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Operations in a Flow Network with Flexible Preventive Maintenance: A (max, +) Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Rossa Quintero Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,269 +1099,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'aide à la conception par approche multimode des SED</w:t>
+                <w:t xml:space="preserve">Formal Approach to Multimodal Control Design: Application to Mode Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.443 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2009.2028135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472016v1</w:t>
+                <w:t xml:space="preserve">hal-00471885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Approach to Multimodal Control Design: Application to Mode Switching</w:t>
+                <w:t xml:space="preserve">Démarche d'aide à la conception par approche multimode des SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7-9), pp.837-853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2009.2028135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00471885v1</w:t>
+                <w:t xml:space="preserve">hal-00472016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive/Attractive Discrete State Space Sets for Switching Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (5-6), pp.394-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1645,403 +1645,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory control of post-fault restoration schemes in reconfigurable HVDC grids</w:t>
+                <w:t xml:space="preserve">Contrôle par Supervision des Réseaux HVDC Reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621801v1</w:t>
+                <w:t xml:space="preserve">hal-03059144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+                <w:t xml:space="preserve">Supervisory control of post-fault restoration schemes in reconfigurable HVDC grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESAR Innovation Days 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'21 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901781v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle par Supervision des Réseaux HVDC Reconfigurables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+                <w:t xml:space="preserve">Identification of a Consensus in a Multicriteria Decision Process involving several Decision-Makers Trade-off between global benefits and local consensus for multi-hub airlines operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">SESAR Innovation Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SESAR, Dec 2021, Virtuel - Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059144v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity within Air Transportation Managementan Analysis of Inequity Index for Multi-Stakeholders Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoshan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Kanazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,103 +2377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase lifespan with a cell management algorithm in electric energy storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,1094 +2748,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de conception sure de la supervision de la fonction conduite autonome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cuer</w:t>
+                <w:t xml:space="preserve">Control and optimization scheduling within a meshed DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igyso Zafeiratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707759v1</w:t>
+                <w:t xml:space="preserve">hal-01656982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe design of the Autonomous Driving control function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Démarche de conception sure de la supervision de la fonction conduite autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7203-7207</w:t>
+              <w:t xml:space="preserve">MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708873v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach of Modeling Supervisory Control for Manufacturing Systems Based on SysML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoshan Lu</w:t>
+                <w:t xml:space="preserve">Safe design of the Autonomous Driving control function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7203-7207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2017.8247626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137576v1</w:t>
+                <w:t xml:space="preserve">hal-01708873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">A New Approach of Modeling Supervisory Control for Manufacturing Systems Based on SysML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2160⟩</w:t>
+              <w:t xml:space="preserve">ETFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limassol, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2017.8247626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624439v1</w:t>
+                <w:t xml:space="preserve">hal-02137576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and optimization scheduling within a meshed DC microgrid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12326 - 12332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656982v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-3C: A structure for high reliability with minimal redundancy for batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la fiabilité des structures matricielles de batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619563v1</w:t>
+                <w:t xml:space="preserve">hal-01619640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la fiabilité des structures matricielles de batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">C-3C: A structure for high reliability with minimal redundancy for batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619640v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+                <w:t xml:space="preserve">Contribution formelle à l'expression des spécifications pour la conception de contrôleurs discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APE Automotive Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">MSR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922178v1</w:t>
+                <w:t xml:space="preserve">hal-01224454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution formelle à l'expression des spécifications pour la conception de contrôleurs discrets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+                <w:t xml:space="preserve">Reliability and Safety Monitoring for more Electrical Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">APE Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224454v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Method for Synthesizing Control-Command Systems out of Reusable Components</w:t>
               </w:r>
@@ -3847,64 +3847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC IWDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cachan, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3932,239 +3932,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Max, +) Optimization Model for Scheduling Operations in a Flow Network with Preventive Maintenance Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCECS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908530v1</w:t>
+                <w:t xml:space="preserve">hal-00908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+                <w:t xml:space="preserve">(Max, +) Optimization Model for Scheduling Operations in a Flow Network with Preventive Maintenance Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Rossa Quintero Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.électronique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908532v1</w:t>
+                <w:t xml:space="preserve">hal-00908530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t>
               </w:r>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Automation Science and Engineering, CASE'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Trieste, Italy. pp.32-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France. 8 p. (électronique), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs, MSR'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.141-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4566,51 +4566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of SysML for Manufacturing Execution System design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.576 - 581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WODES'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. http://www.ifac-papersonline.net/Detailed/42915.html, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4872,390 +4872,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des états incompatibles lors d'un changement de mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Faraut</w:t>
+                <w:t xml:space="preserve">Modélisation Temporelle et Stochastique du TRS pour l'Évaluation de l'Efficience des Systèmes de Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Kombé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JN-JD-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476143v1</w:t>
+                <w:t xml:space="preserve">hal-00476142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Temporelle et Stochastique du TRS pour l'Évaluation de l'Efficience des Systèmes de Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
+                <w:t xml:space="preserve">Multi-face modeling for rapid prototyping of discrete event control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JN-JD-MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.MoC10.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7074612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-face modeling for rapid prototyping of discrete event control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gábor Kovács</w:t>
+                <w:t xml:space="preserve">Identification des états incompatibles lors d'un changement de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JN-JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7074612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419693v1</w:t>
+                <w:t xml:space="preserve">hal-00476143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Efficiency Assessment Based on Component Composition of OEE Using AltaRica Data-Flow Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Kombé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.électronique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nantes, France. pp.837-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.MoC10.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5482,248 +5482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Identification of incompatible states in mode switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.1433 - 1440, </w:t>
+              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.121 - 128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375951v1</w:t>
+                <w:t xml:space="preserve">hal-00375905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of incompatible states in mode switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Faraut</w:t>
+                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.121 - 128, </w:t>
+              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.1433 - 1440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375905v1</w:t>
+                <w:t xml:space="preserve">hal-00375951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Fault Detection in the Modular Supervisory Control of an Experimental Manufacturing Cell</w:t>
               </w:r>
@@ -5748,51 +5748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5826,90 +5826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de superviseurs générés par synthèse de contrôleurs discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. papier 365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,235 +5928,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidden and Preforbidden States in the Multi-model Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">0ulaid Kamach</w:t>
+                <w:t xml:space="preserve">A Formal Approach for the specification: verification and control of Flexible Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeh Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS MCESA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281883⟩</w:t>
+              <w:t xml:space="preserve">ETFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Patras, Greece. pp.1031 - 1038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EFTA.2007.4416897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380480v1</w:t>
+                <w:t xml:space="preserve">hal-00375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Approach for the specification: verification and control of Flexible Manufacturing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belhassen Zouari</w:t>
+                <w:t xml:space="preserve">Forbidden and Preforbidden States in the Multi-model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Patras, Greece. pp.1031 - 1038, </w:t>
+              <w:t xml:space="preserve">IMACS MCESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.1550 - 1557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EFTA.2007.4416897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375498v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Formalisation of Integrating Watchdogs into Discrete Event Controller Structures</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ThD03, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.sur CD, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Bordeaux, France. 6 p., Actes sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6547,204 +6547,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de méta-modélisation formelle des méthodes de conception des systèmes automatisés de production</w:t>
+                <w:t xml:space="preserve">A formal meta-modeling approach for the design of automated manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales d'Automatique (JDA'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Formal Methods and Manufacturing (FM&amp;M99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Zaragoza, Spain. pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745632v1</w:t>
+                <w:t xml:space="preserve">hal-03745566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal meta-modeling approach for the design of automated manufacturing systems</w:t>
+                <w:t xml:space="preserve">Une approche de méta-modélisation formelle des méthodes de conception des systèmes automatisés de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Formal Methods and Manufacturing (FM&amp;M99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Zaragoza, Spain. pp.65-74</w:t>
+              <w:t xml:space="preserve">Journées Doctorales d'Automatique (JDA'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745566v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of the design of control systems</w:t>
               </w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Robotics and Manufacturing (ISRAM'96) as part of 2nd World Automation Congress (WAC'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Timon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6991,90 +6991,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de supervision d'une installation HVDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3099858. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7109,90 +7109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE SUPERVISION D'UNE INSTALLATION HVDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021023503. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7407,51 +7407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD92F56E"/>
+    <w:nsid w:val="6871362F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7638,51 +7638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>