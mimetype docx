--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -598,291 +598,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Battery Architecture Dependability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">A formal framework for the safe design of the Autonomous Driving supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries4030031⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.29 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969239v1</w:t>
+                <w:t xml:space="preserve">hal-01707778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal framework for the safe design of the Autonomous Driving supervision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+                <w:t xml:space="preserve">Comparison of Battery Architecture Dependability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pietrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 174, pp.29 - 40. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries4030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707778v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing safe control-command systems out of reusable components</w:t>
               </w:r>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,226 +1099,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Approach to Multimodal Control Design: Application to Mode Switching</w:t>
+                <w:t xml:space="preserve">Démarche d'aide à la conception par approche multimode des SED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7-9), pp.837-853</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471885v1</w:t>
+                <w:t xml:space="preserve">hal-00472016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'aide à la conception par approche multimode des SED</w:t>
+                <w:t xml:space="preserve">Formal Approach to Multimodal Control Design: Application to Mode Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.443 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2009.2028135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472016v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive/Attractive Discrete State Space Sets for Switching Management</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Molina-Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Romero-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,874 +2748,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and optimization scheduling within a meshed DC microgrid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Safe design of the Autonomous Driving control function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7203-7207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656982v1</w:t>
+                <w:t xml:space="preserve">hal-01708873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de conception sure de la supervision de la fonction conduite autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe design of the Autonomous Driving control function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cuer</w:t>
+                <w:t xml:space="preserve">A New Approach of Modeling Supervisory Control for Manufacturing Systems Based on SysML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limassol, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2017.8247626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708873v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach of Modeling Supervisory Control for Manufacturing Systems Based on SysML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoshan Lu</w:t>
+                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2017.8247626⟩</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12326 - 12332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137576v1</w:t>
+                <w:t xml:space="preserve">hal-01624439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Control for High-Voltage Direct Current Transmission Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Control and optimization scheduling within a meshed DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igyso Zafeiratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12326 - 12332, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624439v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la fiabilité des structures matricielles de batteries</w:t>
+                <w:t xml:space="preserve">C-3C: A structure for high reliability with minimal redundancy for batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619640v1</w:t>
+                <w:t xml:space="preserve">hal-01619563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-3C: A structure for high reliability with minimal redundancy for batteries</w:t>
+                <w:t xml:space="preserve">Amélioration de la fiabilité des structures matricielles de batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE ICIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619563v1</w:t>
+                <w:t xml:space="preserve">hal-01619640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution formelle à l'expression des spécifications pour la conception de contrôleurs discrets</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,239 +3932,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+                <w:t xml:space="preserve">(Max, +) Optimization Model for Scheduling Operations in a Flow Network with Preventive Maintenance Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Rossa Quintero Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WODES'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.électronique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908532v1</w:t>
+                <w:t xml:space="preserve">hal-00908530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Max, +) Optimization Model for Scheduling Operations in a Flow Network with Preventive Maintenance Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karla Rossa Quintero Garcia</w:t>
+                <w:t xml:space="preserve">Incremental discrete controller synthesis for communicating systems based on modular decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCECS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WODES'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Guadalajara, Mexico. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-MX-4033.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908530v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t>
               </w:r>
@@ -4248,369 +4248,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of Behaviors Between Centralized and Multi-model Approaches</w:t>
+                <w:t xml:space="preserve">Identification des états équivalents dans l'approche modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Automation Science and Engineering, CASE'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Trieste, Italy. pp.32-38, </w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs, MSR'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.141-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CASE.2011.6042502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.45.141-156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759500v1</w:t>
+                <w:t xml:space="preserve">hal-00759503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process tracking by equivalent states in modal supervisory control</w:t>
+                <w:t xml:space="preserve">Equivalence of Behaviors Between Centralized and Multi-model Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. 8 p. (électronique), </w:t>
+              <w:t xml:space="preserve">7th International Conference on Automation Science and Engineering, CASE'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Trieste, Italy. pp.32-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CASE.2011.6042502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636628v1</w:t>
+                <w:t xml:space="preserve">hal-00759500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des états équivalents dans l'approche modale</w:t>
+                <w:t xml:space="preserve">Process tracking by equivalent states in modal supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs, MSR'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.141-156, </w:t>
+              <w:t xml:space="preserve">ETFA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. 8 p. (électronique), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.45.141-156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759503v1</w:t>
+                <w:t xml:space="preserve">hal-00636628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of SysML for Manufacturing Execution System design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pietrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,226 +4872,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Temporelle et Stochastique du TRS pour l'Évaluation de l'Efficience des Systèmes de Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Niel</w:t>
+                <w:t xml:space="preserve">Multi-face modeling for rapid prototyping of discrete event control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JN-JD-MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.MoC10.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2009.7074612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476142v1</w:t>
+                <w:t xml:space="preserve">hal-00419693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-face modeling for rapid prototyping of discrete event control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gábor Kovács</w:t>
+                <w:t xml:space="preserve">Modélisation Temporelle et Stochastique du TRS pour l'Évaluation de l'Efficience des Systèmes de Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Kombé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JN-JD-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419693v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des états incompatibles lors d'un changement de mode</w:t>
               </w:r>
@@ -5172,90 +5172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Efficiency Assessment Based on Component Composition of OEE Using AltaRica Data-Flow Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Kombé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.électronique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5586,291 +5586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingming Ren</w:t>
+                <w:t xml:space="preserve">Online Fault Detection in the Modular Supervisory Control of an Experimental Manufacturing Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
+              <w:t xml:space="preserve">MED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375951v1</w:t>
+                <w:t xml:space="preserve">hal-00375559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Fault Detection in the Modular Supervisory Control of an Experimental Manufacturing Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gábor Kovács</w:t>
+                <w:t xml:space="preserve">A supervisor implementation approach in Discrete Controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ETFA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hambourg, Germany. pp.1433 - 1440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2007.4433697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2008.4638585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375559v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de superviseurs générés par synthèse de contrôleurs discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,352 +6032,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidden and Preforbidden States in the Multi-model Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">0ulaid Kamach</w:t>
+                <w:t xml:space="preserve">On the Formalisation of Integrating Watchdogs into Discrete Event Controller Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS MCESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.1550 - 1557, </w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ThD03, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2007.7068812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380480v1</w:t>
+                <w:t xml:space="preserve">hal-00375552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Formalisation of Integrating Watchdogs into Discrete Event Controller Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gábor Kovács</w:t>
+                <w:t xml:space="preserve">Design of switching supervisors for reactive class discrete event systems Information Control Problems in Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.ThD03, </w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.sur CD, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2007.7068812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375552v1</w:t>
+                <w:t xml:space="preserve">hal-00410240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of switching supervisors for reactive class discrete event systems Information Control Problems in Manufacturing</w:t>
+                <w:t xml:space="preserve">Forbidden and Preforbidden States in the Multi-model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0ulaid Kamach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.sur CD, </w:t>
+              <w:t xml:space="preserve">IMACS MCESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.1550 - 1557, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410240v1</w:t>
+                <w:t xml:space="preserve">hal-00380480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commandes multi-contrôleurs et multi-modèles pour les SED</w:t>
               </w:r>
@@ -6547,204 +6547,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal meta-modeling approach for the design of automated manufacturing systems</w:t>
+                <w:t xml:space="preserve">Une approche de méta-modélisation formelle des méthodes de conception des systèmes automatisés de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Formal Methods and Manufacturing (FM&amp;M99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Zaragoza, Spain. pp.65-74</w:t>
+              <w:t xml:space="preserve">Journées Doctorales d'Automatique (JDA'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745566v1</w:t>
+                <w:t xml:space="preserve">hal-03745632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de méta-modélisation formelle des méthodes de conception des systèmes automatisés de production</w:t>
+                <w:t xml:space="preserve">A formal meta-modeling approach for the design of automated manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales d'Automatique (JDA'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Formal Methods and Manufacturing (FM&amp;M99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Zaragoza, Spain. pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745632v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of the design of control systems</w:t>
               </w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piétrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Robotics and Manufacturing (ISRAM'96) as part of 2nd World Automation Congress (WAC'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Timon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7407,51 +7407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6871362F"/>
+    <w:nsid w:val="DFDB2493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7638,51 +7638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-pietrac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9791-5845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119570297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igyso Zafeiratou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Prodan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-1723-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1XTN1S6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cuer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.01.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pietrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4030031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFRT3HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Rossa Quintero Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Faraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2009.2028135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0ulaid Kamach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2005.11.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQXRF0F4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masmoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32534-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Molina-Barros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nantier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Kanazy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zafeiratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V.A. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2017.8247626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2160" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01656982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224454v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Ren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-MX-4033.00051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.141-156" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6058984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Kov&#225;cs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100830-3-DE-4013.00021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Komb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2009.7074613" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433697" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2008.4638585" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeh Za&#239;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen Zouari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTA.2007.4416897" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375552v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380480v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281883" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lesage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Timon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04558061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>